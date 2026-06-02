--- v0 (2025-10-08)
+++ v1 (2026-06-02)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25809"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\TempUserProfiles\NetworkService\AppData\Local\Packages\oice_16_974fa576_32c1d314_2ffc\AC\Temp\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\m86kpes\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4F84E9C7-F2BD-428C-927D-A2F284A0DFD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6C308B19-9242-4ECC-855C-1382A268A3AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="-60" windowWidth="15480" windowHeight="11640" tabRatio="719" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="719" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Couverture" sheetId="7" r:id="rId1"/>
     <sheet name="ModEmploi" sheetId="5" r:id="rId2"/>
     <sheet name="Intro" sheetId="4" r:id="rId3"/>
     <sheet name="Renseignement" sheetId="1" r:id="rId4"/>
     <sheet name="Risques transversaux" sheetId="2" r:id="rId5"/>
     <sheet name="Risques lies aux activités" sheetId="3" r:id="rId6"/>
     <sheet name="Risque Biologique COVID19" sheetId="9" r:id="rId7"/>
     <sheet name="Affichage COVID-19" sheetId="10" r:id="rId8"/>
     <sheet name="Pénibilité" sheetId="8" r:id="rId9"/>
     <sheet name="Plan d'action" sheetId="6" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">Pénibilité!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Risques lies aux activités'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Risques transversaux'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Affichage COVID-19'!$A$1:$W$56</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">Pénibilité!$A$1:$L$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Risque Biologique COVID19'!$A$1:$K$67</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Risques transversaux'!$A$1:$I$127</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
@@ -3478,51 +3478,51 @@
     <t>30 actions techniques ou plus par minute avec un temps de cycle &gt; 1 min</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Activités concernées</t>
   </si>
   <si>
     <t>Risques identifiés</t>
   </si>
   <si>
     <t>Mesures à réaliser</t>
   </si>
   <si>
     <t>Délais d’exécution</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-40C]dd\-mmm\-yy;@"/>
   </numFmts>
-  <fonts count="55">
+  <fonts count="55" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="18"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -7585,1214 +7585,1214 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="2" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1122 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="95" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="96" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="143" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="144" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="145" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="146" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="147" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="130" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="148" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="138" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="157" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="130" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="131" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="138" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="139" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="138" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="139" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="153" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="103" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="149" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="150" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="151" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="125" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="127" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="115" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="116" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="117" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="118" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="119" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="140" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="141" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="142" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="152" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="154" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="155" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="156" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="120" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="121" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="122" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="123" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="123" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="132" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="135" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="136" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="137" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="103" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="115" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="116" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="117" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="118" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="119" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="185" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="186" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="169" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="170" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="170" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="183" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="170" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="184" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="165" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="175" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="176" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="45" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="177" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="45" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="178" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="179" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="180" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="165" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="172" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="173" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="167" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="168" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="166" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="165" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="162" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="159" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="158" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="159" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="181" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="99" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="182" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="160" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="158" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="189" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="190" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="74" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="172" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="172" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="200" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="201" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="201" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="202" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="192" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="193" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="45" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="194" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="45" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="180" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="195" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="203" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="190" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="196" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="197" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="198" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="199" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="191" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="159" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="187" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="188" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="162" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="215" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="210" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="211" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="208" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="216" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="193" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="45" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="212" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="45" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="180" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="195" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="181" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="182" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="213" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="214" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="182" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="204" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="205" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="206" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="207" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="209" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="100" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="96" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="229" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="233" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="232" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="233" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="233" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="232" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="231" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="232" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="234" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="190" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="235" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="236" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="222" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="223" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="172" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="231" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="95" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="219" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="220" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="221" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="228" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="230" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="231" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="232" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="230" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="224" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="225" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="226" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="227" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="217" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="218" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>742950</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>752475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1341" name="Picture 1" descr="BM_MSA_SignatureQ comp">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{203580FA-76A7-03B0-6C31-2E7028EB4069}"/>
             </a:ext>
           </a:extLst>
@@ -8992,272 +8992,50 @@
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="409575" y="381000"/>
           <a:ext cx="361950" cy="342900"/>
         </a:xfrm>
         <a:prstGeom prst="sun">
           <a:avLst>
             <a:gd name="adj" fmla="val 25000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
-    <xdr:clientData/>
-[...220 lines deleted...]
-    </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>657225</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>495300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3116" name="Picture 1" descr="BM_MSA_SignatureQ comp">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -9605,197 +9383,163 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9967,9416 +9711,9458 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../documents%20a%20imprimer/DUER%20IDF/JEV/Annexes%201/Fiche%2020_La%20chaleur.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P38"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="R33" sqref="R33"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="T31" sqref="T31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="11.42578125" customWidth="1"/>
     <col min="4" max="4" width="4.28515625" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="10" width="11.42578125" customWidth="1"/>
     <col min="11" max="11" width="34.28515625" customWidth="1"/>
     <col min="12" max="256" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="45.75" customHeight="1">
+    <row r="1" spans="1:11" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="169"/>
       <c r="B1" s="170"/>
       <c r="C1" s="170"/>
       <c r="D1" s="170"/>
       <c r="E1" s="170"/>
       <c r="F1" s="170"/>
       <c r="G1" s="170"/>
       <c r="H1" s="170"/>
       <c r="I1" s="170"/>
       <c r="J1" s="170"/>
       <c r="K1" s="171"/>
     </row>
-    <row r="2" spans="1:11" ht="12.75" customHeight="1">
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="172"/>
       <c r="B2" s="173"/>
       <c r="C2" s="173"/>
       <c r="D2" s="173"/>
       <c r="E2" s="173"/>
       <c r="F2" s="173"/>
       <c r="G2" s="173"/>
       <c r="H2" s="173"/>
       <c r="I2" s="173"/>
       <c r="J2" s="173"/>
       <c r="K2" s="174"/>
     </row>
-    <row r="3" spans="1:11" ht="12.75" customHeight="1">
+    <row r="3" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="172"/>
       <c r="B3" s="173"/>
       <c r="C3" s="173"/>
       <c r="D3" s="173"/>
       <c r="E3" s="173"/>
       <c r="F3" s="173"/>
       <c r="G3" s="173"/>
       <c r="H3" s="173"/>
       <c r="I3" s="173"/>
       <c r="J3" s="173"/>
       <c r="K3" s="174"/>
     </row>
-    <row r="4" spans="1:11" ht="12.75" customHeight="1">
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="172"/>
       <c r="B4" s="173"/>
       <c r="C4" s="173"/>
       <c r="D4" s="173"/>
       <c r="E4" s="173"/>
       <c r="F4" s="173"/>
       <c r="G4" s="173"/>
       <c r="H4" s="173"/>
       <c r="I4" s="173"/>
       <c r="J4" s="173"/>
       <c r="K4" s="174"/>
     </row>
-    <row r="5" spans="1:11" ht="12.75" customHeight="1" thickBot="1">
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="175"/>
       <c r="B5" s="176"/>
       <c r="C5" s="176"/>
       <c r="D5" s="176"/>
       <c r="E5" s="176"/>
       <c r="F5" s="176"/>
       <c r="G5" s="176"/>
       <c r="H5" s="176"/>
       <c r="I5" s="176"/>
       <c r="J5" s="176"/>
       <c r="K5" s="177"/>
     </row>
-    <row r="6" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A6" s="178" t="s">
+    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="182" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="179"/>
+      <c r="B6" s="183"/>
       <c r="C6" s="36"/>
       <c r="D6" s="36"/>
       <c r="E6" s="36"/>
       <c r="F6" s="36"/>
       <c r="G6" s="36"/>
       <c r="H6" s="36"/>
       <c r="I6" s="36"/>
       <c r="J6" s="36"/>
       <c r="K6" s="24"/>
     </row>
-    <row r="7" spans="1:11" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="181"/>
+    <row r="7" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="184"/>
+      <c r="B7" s="185"/>
       <c r="C7" s="36"/>
       <c r="D7" s="36"/>
       <c r="E7" s="36"/>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
       <c r="I7" s="36"/>
       <c r="J7" s="36"/>
       <c r="K7" s="24"/>
     </row>
-    <row r="8" spans="1:11" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B8" s="181"/>
+    <row r="8" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="184"/>
+      <c r="B8" s="185"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36"/>
       <c r="I8" s="36"/>
       <c r="J8" s="36"/>
       <c r="K8" s="24"/>
     </row>
-    <row r="9" spans="1:11" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="181"/>
+    <row r="9" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="184"/>
+      <c r="B9" s="185"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="24"/>
     </row>
-    <row r="10" spans="1:11" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="181"/>
+    <row r="10" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="184"/>
+      <c r="B10" s="185"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36"/>
       <c r="I10" s="36"/>
       <c r="J10" s="36"/>
       <c r="K10" s="24"/>
     </row>
-    <row r="11" spans="1:11" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B11" s="181"/>
+    <row r="11" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="184"/>
+      <c r="B11" s="185"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
-      <c r="E11" s="188" t="s">
+      <c r="E11" s="192" t="s">
         <v>1</v>
       </c>
-      <c r="F11" s="189"/>
-[...8 lines deleted...]
-      <c r="B12" s="181"/>
+      <c r="F11" s="193"/>
+      <c r="G11" s="193"/>
+      <c r="H11" s="193"/>
+      <c r="I11" s="193"/>
+      <c r="J11" s="193"/>
+      <c r="K11" s="194"/>
+    </row>
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="184"/>
+      <c r="B12" s="185"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
-      <c r="E12" s="189"/>
-[...9 lines deleted...]
-      <c r="B13" s="181"/>
+      <c r="E12" s="193"/>
+      <c r="F12" s="193"/>
+      <c r="G12" s="193"/>
+      <c r="H12" s="193"/>
+      <c r="I12" s="193"/>
+      <c r="J12" s="193"/>
+      <c r="K12" s="194"/>
+    </row>
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="184"/>
+      <c r="B13" s="185"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
-      <c r="E13" s="189"/>
-[...9 lines deleted...]
-      <c r="B14" s="181"/>
+      <c r="E13" s="193"/>
+      <c r="F13" s="193"/>
+      <c r="G13" s="193"/>
+      <c r="H13" s="193"/>
+      <c r="I13" s="193"/>
+      <c r="J13" s="193"/>
+      <c r="K13" s="194"/>
+    </row>
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="184"/>
+      <c r="B14" s="185"/>
       <c r="C14" s="36"/>
       <c r="D14" s="36"/>
-      <c r="E14" s="189"/>
-[...9 lines deleted...]
-      <c r="B15" s="181"/>
+      <c r="E14" s="193"/>
+      <c r="F14" s="193"/>
+      <c r="G14" s="193"/>
+      <c r="H14" s="193"/>
+      <c r="I14" s="193"/>
+      <c r="J14" s="193"/>
+      <c r="K14" s="194"/>
+    </row>
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="184"/>
+      <c r="B15" s="185"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
-      <c r="E15" s="189"/>
-[...9 lines deleted...]
-      <c r="B16" s="181"/>
+      <c r="E15" s="193"/>
+      <c r="F15" s="193"/>
+      <c r="G15" s="193"/>
+      <c r="H15" s="193"/>
+      <c r="I15" s="193"/>
+      <c r="J15" s="193"/>
+      <c r="K15" s="194"/>
+    </row>
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="184"/>
+      <c r="B16" s="185"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
-      <c r="E16" s="189"/>
-[...9 lines deleted...]
-      <c r="B17" s="181"/>
+      <c r="E16" s="193"/>
+      <c r="F16" s="193"/>
+      <c r="G16" s="193"/>
+      <c r="H16" s="193"/>
+      <c r="I16" s="193"/>
+      <c r="J16" s="193"/>
+      <c r="K16" s="194"/>
+    </row>
+    <row r="17" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="184"/>
+      <c r="B17" s="185"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
-      <c r="E17" s="189"/>
-[...9 lines deleted...]
-      <c r="B18" s="181"/>
+      <c r="E17" s="193"/>
+      <c r="F17" s="193"/>
+      <c r="G17" s="193"/>
+      <c r="H17" s="193"/>
+      <c r="I17" s="193"/>
+      <c r="J17" s="193"/>
+      <c r="K17" s="194"/>
+    </row>
+    <row r="18" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="184"/>
+      <c r="B18" s="185"/>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
-      <c r="E18" s="525"/>
-[...9 lines deleted...]
-      <c r="B19" s="181"/>
+      <c r="E18" s="195"/>
+      <c r="F18" s="195"/>
+      <c r="G18" s="195"/>
+      <c r="H18" s="195"/>
+      <c r="I18" s="195"/>
+      <c r="J18" s="195"/>
+      <c r="K18" s="194"/>
+    </row>
+    <row r="19" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="184"/>
+      <c r="B19" s="185"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="24"/>
     </row>
-    <row r="20" spans="1:16" ht="12.75" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B20" s="181"/>
+    <row r="20" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="184"/>
+      <c r="B20" s="185"/>
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
       <c r="E20" s="36"/>
       <c r="F20" s="36"/>
       <c r="G20" s="36"/>
       <c r="H20" s="36"/>
       <c r="I20" s="36"/>
       <c r="J20" s="36"/>
       <c r="K20" s="24"/>
     </row>
-    <row r="21" spans="1:16" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B21" s="181"/>
+    <row r="21" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="184"/>
+      <c r="B21" s="185"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
-      <c r="F21" s="184" t="s">
+      <c r="F21" s="188" t="s">
         <v>2</v>
       </c>
-      <c r="G21" s="185"/>
-[...7 lines deleted...]
-      <c r="B22" s="181"/>
+      <c r="G21" s="189"/>
+      <c r="H21" s="196"/>
+      <c r="I21" s="197"/>
+      <c r="J21" s="197"/>
+      <c r="K21" s="198"/>
+    </row>
+    <row r="22" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="184"/>
+      <c r="B22" s="185"/>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
-      <c r="F22" s="186"/>
-[...8 lines deleted...]
-      <c r="B23" s="181"/>
+      <c r="F22" s="190"/>
+      <c r="G22" s="191"/>
+      <c r="H22" s="199"/>
+      <c r="I22" s="199"/>
+      <c r="J22" s="199"/>
+      <c r="K22" s="200"/>
+    </row>
+    <row r="23" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="184"/>
+      <c r="B23" s="185"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="24"/>
-      <c r="H23" s="193"/>
-[...6 lines deleted...]
-      <c r="B24" s="181"/>
+      <c r="H23" s="199"/>
+      <c r="I23" s="199"/>
+      <c r="J23" s="199"/>
+      <c r="K23" s="200"/>
+    </row>
+    <row r="24" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="184"/>
+      <c r="B24" s="185"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="24"/>
-      <c r="H24" s="193"/>
-[...6 lines deleted...]
-      <c r="B25" s="181"/>
+      <c r="H24" s="199"/>
+      <c r="I24" s="199"/>
+      <c r="J24" s="199"/>
+      <c r="K24" s="200"/>
+    </row>
+    <row r="25" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="184"/>
+      <c r="B25" s="185"/>
       <c r="C25" s="48"/>
       <c r="D25" s="48"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="24"/>
-      <c r="H25" s="193"/>
-[...6 lines deleted...]
-      <c r="B26" s="181"/>
+      <c r="H25" s="199"/>
+      <c r="I25" s="199"/>
+      <c r="J25" s="199"/>
+      <c r="K25" s="200"/>
+    </row>
+    <row r="26" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="184"/>
+      <c r="B26" s="185"/>
       <c r="C26" s="48"/>
       <c r="D26" s="48"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="24"/>
-      <c r="H26" s="193"/>
-[...6 lines deleted...]
-      <c r="B27" s="181"/>
+      <c r="H26" s="199"/>
+      <c r="I26" s="199"/>
+      <c r="J26" s="199"/>
+      <c r="K26" s="200"/>
+    </row>
+    <row r="27" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="184"/>
+      <c r="B27" s="185"/>
       <c r="C27" s="48"/>
       <c r="D27" s="48"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="24"/>
-      <c r="H27" s="193"/>
-[...2 lines deleted...]
-      <c r="K27" s="194"/>
+      <c r="H27" s="199"/>
+      <c r="I27" s="199"/>
+      <c r="J27" s="199"/>
+      <c r="K27" s="200"/>
       <c r="P27" s="168" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="28" spans="1:16" ht="12.75" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B28" s="181"/>
+    <row r="28" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="184"/>
+      <c r="B28" s="185"/>
       <c r="C28" s="48"/>
       <c r="D28" s="48"/>
       <c r="E28" s="36"/>
       <c r="F28" s="36"/>
       <c r="G28" s="24"/>
-      <c r="H28" s="195"/>
-[...6 lines deleted...]
-      <c r="B29" s="181"/>
+      <c r="H28" s="201"/>
+      <c r="I28" s="201"/>
+      <c r="J28" s="201"/>
+      <c r="K28" s="202"/>
+    </row>
+    <row r="29" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="184"/>
+      <c r="B29" s="185"/>
       <c r="C29" s="48"/>
       <c r="D29" s="48"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="24"/>
     </row>
-    <row r="30" spans="1:16" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="E30" s="182"/>
+    <row r="30" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="184"/>
+      <c r="B30" s="185"/>
+      <c r="C30" s="186"/>
+      <c r="D30" s="186"/>
+      <c r="E30" s="186"/>
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="24"/>
     </row>
-    <row r="31" spans="1:16" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="E31" s="182"/>
+    <row r="31" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="184"/>
+      <c r="B31" s="185"/>
+      <c r="C31" s="186"/>
+      <c r="D31" s="186"/>
+      <c r="E31" s="186"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="24"/>
     </row>
-    <row r="32" spans="1:16" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="E32" s="182"/>
+    <row r="32" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="184"/>
+      <c r="B32" s="185"/>
+      <c r="C32" s="186"/>
+      <c r="D32" s="186"/>
+      <c r="E32" s="186"/>
       <c r="F32" s="36"/>
       <c r="G32" s="36"/>
       <c r="H32" s="36"/>
       <c r="I32" s="36"/>
       <c r="J32" s="36"/>
       <c r="K32" s="24"/>
     </row>
-    <row r="33" spans="1:11" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="E33" s="182"/>
+    <row r="33" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="184"/>
+      <c r="B33" s="185"/>
+      <c r="C33" s="186"/>
+      <c r="D33" s="186"/>
+      <c r="E33" s="186"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="24"/>
     </row>
-    <row r="34" spans="1:11" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="E34" s="182"/>
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="184"/>
+      <c r="B34" s="185"/>
+      <c r="C34" s="186"/>
+      <c r="D34" s="186"/>
+      <c r="E34" s="186"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
       <c r="K34" s="24"/>
     </row>
-    <row r="35" spans="1:11" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="E35" s="182"/>
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="184"/>
+      <c r="B35" s="185"/>
+      <c r="C35" s="186"/>
+      <c r="D35" s="186"/>
+      <c r="E35" s="186"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
     </row>
-    <row r="36" spans="1:11" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="E36" s="182"/>
+    <row r="36" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="184"/>
+      <c r="B36" s="185"/>
+      <c r="C36" s="186"/>
+      <c r="D36" s="186"/>
+      <c r="E36" s="186"/>
       <c r="F36" s="36"/>
       <c r="G36" s="36"/>
       <c r="H36" s="36"/>
       <c r="I36" s="36"/>
       <c r="J36" s="36"/>
       <c r="K36" s="24"/>
     </row>
-    <row r="37" spans="1:11" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-      <c r="E37" s="182"/>
+    <row r="37" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="178"/>
+      <c r="B37" s="179"/>
+      <c r="C37" s="186"/>
+      <c r="D37" s="186"/>
+      <c r="E37" s="186"/>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
       <c r="I37" s="36"/>
       <c r="J37" s="36"/>
       <c r="K37" s="24"/>
     </row>
-    <row r="38" spans="1:11" ht="62.25" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="E38" s="183"/>
+    <row r="38" spans="1:11" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="180"/>
+      <c r="B38" s="181"/>
+      <c r="C38" s="187"/>
+      <c r="D38" s="187"/>
+      <c r="E38" s="187"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="26"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="A1:K5"/>
     <mergeCell ref="A37:B38"/>
     <mergeCell ref="A6:B36"/>
     <mergeCell ref="C30:E38"/>
     <mergeCell ref="F21:G22"/>
     <mergeCell ref="E11:K18"/>
     <mergeCell ref="H21:K28"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.23622047244094491" bottom="0.23622047244094491" header="0.27559055118110237" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;L&amp;8Evaluation des Risques Professionnels (DUER Modèle MSA Ile-de-France)&amp;10
 &amp;C&amp;8&amp;D&amp;R&amp;8&amp;P/&amp;N&amp;10
 </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <tabColor indexed="53"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="H21" sqref="H21:K28"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
-      <selection activeCell="H21" sqref="H21:K28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40" style="45" customWidth="1"/>
     <col min="2" max="2" width="33.42578125" style="45" customWidth="1"/>
     <col min="3" max="3" width="55.140625" style="45" customWidth="1"/>
     <col min="4" max="4" width="20.140625" style="45" customWidth="1"/>
     <col min="5" max="16384" width="11.42578125" style="45"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="47" customFormat="1" ht="31.5" customHeight="1">
+    <row r="1" spans="1:4" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="153" t="s">
         <v>699</v>
       </c>
       <c r="B1" s="167"/>
       <c r="C1" s="132"/>
       <c r="D1" s="133"/>
     </row>
-    <row r="2" spans="1:4" s="46" customFormat="1" ht="39" customHeight="1">
+    <row r="2" spans="1:4" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="134" t="s">
         <v>700</v>
       </c>
       <c r="B2" s="135" t="s">
         <v>701</v>
       </c>
       <c r="C2" s="135" t="s">
         <v>702</v>
       </c>
       <c r="D2" s="136" t="s">
         <v>703</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="32.25" customHeight="1">
+    <row r="3" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="77"/>
       <c r="B3" s="78"/>
       <c r="C3" s="78"/>
       <c r="D3" s="79"/>
     </row>
-    <row r="4" spans="1:4" ht="32.25" customHeight="1">
+    <row r="4" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="80"/>
       <c r="B4" s="81"/>
       <c r="C4" s="81"/>
       <c r="D4" s="82"/>
     </row>
-    <row r="5" spans="1:4" ht="32.25" customHeight="1">
+    <row r="5" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="80"/>
       <c r="B5" s="81"/>
       <c r="C5" s="81"/>
       <c r="D5" s="82"/>
     </row>
-    <row r="6" spans="1:4" ht="32.25" customHeight="1">
+    <row r="6" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="80"/>
       <c r="B6" s="81"/>
       <c r="C6" s="81"/>
       <c r="D6" s="82"/>
     </row>
-    <row r="7" spans="1:4" ht="32.25" customHeight="1">
+    <row r="7" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="80"/>
       <c r="B7" s="81"/>
       <c r="C7" s="81"/>
       <c r="D7" s="82"/>
     </row>
-    <row r="8" spans="1:4" ht="32.25" customHeight="1">
+    <row r="8" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="80"/>
       <c r="B8" s="81"/>
       <c r="C8" s="81"/>
       <c r="D8" s="82"/>
     </row>
-    <row r="9" spans="1:4" ht="32.25" customHeight="1">
+    <row r="9" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="80"/>
       <c r="B9" s="81"/>
       <c r="C9" s="81"/>
       <c r="D9" s="82"/>
     </row>
-    <row r="10" spans="1:4" ht="32.25" customHeight="1">
+    <row r="10" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="80"/>
       <c r="B10" s="81"/>
       <c r="C10" s="81"/>
       <c r="D10" s="82"/>
     </row>
-    <row r="11" spans="1:4" ht="32.25" customHeight="1">
+    <row r="11" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="80"/>
       <c r="B11" s="81"/>
       <c r="C11" s="81"/>
       <c r="D11" s="82"/>
     </row>
-    <row r="12" spans="1:4" ht="32.25" customHeight="1">
+    <row r="12" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="80"/>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="82"/>
     </row>
-    <row r="13" spans="1:4" ht="32.25" customHeight="1">
+    <row r="13" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="80"/>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="82"/>
     </row>
-    <row r="14" spans="1:4" ht="32.25" customHeight="1">
+    <row r="14" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="80"/>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="82"/>
     </row>
-    <row r="15" spans="1:4" ht="32.25" customHeight="1">
+    <row r="15" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="80"/>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="82"/>
     </row>
-    <row r="16" spans="1:4" ht="32.25" customHeight="1">
+    <row r="16" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="80"/>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="82"/>
     </row>
-    <row r="17" spans="1:4" ht="32.25" customHeight="1">
+    <row r="17" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="80"/>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="82"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B57" r:id="rId1" display="Leptospirose" xr:uid="{00000000-0004-0000-0900-000000000000}"/>
     <hyperlink ref="B56" r:id="rId2" display="Encéphalite à tiques" xr:uid="{00000000-0004-0000-0900-000001000000}"/>
     <hyperlink ref="B66:B69" r:id="rId3" display="Rage" xr:uid="{00000000-0004-0000-0900-000002000000}"/>
     <hyperlink ref="B62:B65" r:id="rId4" display="Chenilles processionnaires" xr:uid="{00000000-0004-0000-0900-000003000000}"/>
     <hyperlink ref="B54" r:id="rId5" display="../documents a imprimer/DUER IDF/JEV/Annexes 1/Fiche 9_ La maladie de Lyme.pdf" xr:uid="{00000000-0004-0000-0900-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.47244094488188981" right="0.11811023622047245" top="0.31496062992125984" bottom="0.23622047244094491" header="0.15748031496062992" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId6"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Evaluation des Risques Professionnels (DUER Modèle MSA Ile-de-France)&amp;C&amp;"Arial,Gras"&amp;8&amp;D&amp;R&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor indexed="46"/>
   </sheetPr>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="M21" sqref="M21"/>
       <selection pane="bottomLeft" activeCell="M21" sqref="M21"/>
-      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="10" width="11.42578125" customWidth="1"/>
     <col min="11" max="11" width="22.5703125" customWidth="1"/>
     <col min="12" max="256" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="45.75" customHeight="1" thickBot="1">
-      <c r="A1" s="206" t="s">
+    <row r="1" spans="1:11" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="212" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="207"/>
-[...11 lines deleted...]
-      <c r="A2" s="197" t="s">
+      <c r="B1" s="213"/>
+      <c r="C1" s="213"/>
+      <c r="D1" s="213"/>
+      <c r="E1" s="213"/>
+      <c r="F1" s="213"/>
+      <c r="G1" s="213"/>
+      <c r="H1" s="213"/>
+      <c r="I1" s="213"/>
+      <c r="J1" s="213"/>
+      <c r="K1" s="214"/>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A2" s="203" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="198"/>
-[...476 lines deleted...]
-      <c r="K38" s="205"/>
+      <c r="B2" s="204"/>
+      <c r="C2" s="204"/>
+      <c r="D2" s="204"/>
+      <c r="E2" s="204"/>
+      <c r="F2" s="204"/>
+      <c r="G2" s="204"/>
+      <c r="H2" s="204"/>
+      <c r="I2" s="204"/>
+      <c r="J2" s="204"/>
+      <c r="K2" s="205"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A3" s="206"/>
+      <c r="B3" s="207"/>
+      <c r="C3" s="207"/>
+      <c r="D3" s="207"/>
+      <c r="E3" s="207"/>
+      <c r="F3" s="207"/>
+      <c r="G3" s="207"/>
+      <c r="H3" s="207"/>
+      <c r="I3" s="207"/>
+      <c r="J3" s="207"/>
+      <c r="K3" s="208"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A4" s="206"/>
+      <c r="B4" s="207"/>
+      <c r="C4" s="207"/>
+      <c r="D4" s="207"/>
+      <c r="E4" s="207"/>
+      <c r="F4" s="207"/>
+      <c r="G4" s="207"/>
+      <c r="H4" s="207"/>
+      <c r="I4" s="207"/>
+      <c r="J4" s="207"/>
+      <c r="K4" s="208"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A5" s="206"/>
+      <c r="B5" s="207"/>
+      <c r="C5" s="207"/>
+      <c r="D5" s="207"/>
+      <c r="E5" s="207"/>
+      <c r="F5" s="207"/>
+      <c r="G5" s="207"/>
+      <c r="H5" s="207"/>
+      <c r="I5" s="207"/>
+      <c r="J5" s="207"/>
+      <c r="K5" s="208"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A6" s="206"/>
+      <c r="B6" s="207"/>
+      <c r="C6" s="207"/>
+      <c r="D6" s="207"/>
+      <c r="E6" s="207"/>
+      <c r="F6" s="207"/>
+      <c r="G6" s="207"/>
+      <c r="H6" s="207"/>
+      <c r="I6" s="207"/>
+      <c r="J6" s="207"/>
+      <c r="K6" s="208"/>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A7" s="206"/>
+      <c r="B7" s="207"/>
+      <c r="C7" s="207"/>
+      <c r="D7" s="207"/>
+      <c r="E7" s="207"/>
+      <c r="F7" s="207"/>
+      <c r="G7" s="207"/>
+      <c r="H7" s="207"/>
+      <c r="I7" s="207"/>
+      <c r="J7" s="207"/>
+      <c r="K7" s="208"/>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A8" s="206"/>
+      <c r="B8" s="207"/>
+      <c r="C8" s="207"/>
+      <c r="D8" s="207"/>
+      <c r="E8" s="207"/>
+      <c r="F8" s="207"/>
+      <c r="G8" s="207"/>
+      <c r="H8" s="207"/>
+      <c r="I8" s="207"/>
+      <c r="J8" s="207"/>
+      <c r="K8" s="208"/>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A9" s="206"/>
+      <c r="B9" s="207"/>
+      <c r="C9" s="207"/>
+      <c r="D9" s="207"/>
+      <c r="E9" s="207"/>
+      <c r="F9" s="207"/>
+      <c r="G9" s="207"/>
+      <c r="H9" s="207"/>
+      <c r="I9" s="207"/>
+      <c r="J9" s="207"/>
+      <c r="K9" s="208"/>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A10" s="206"/>
+      <c r="B10" s="207"/>
+      <c r="C10" s="207"/>
+      <c r="D10" s="207"/>
+      <c r="E10" s="207"/>
+      <c r="F10" s="207"/>
+      <c r="G10" s="207"/>
+      <c r="H10" s="207"/>
+      <c r="I10" s="207"/>
+      <c r="J10" s="207"/>
+      <c r="K10" s="208"/>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A11" s="206"/>
+      <c r="B11" s="207"/>
+      <c r="C11" s="207"/>
+      <c r="D11" s="207"/>
+      <c r="E11" s="207"/>
+      <c r="F11" s="207"/>
+      <c r="G11" s="207"/>
+      <c r="H11" s="207"/>
+      <c r="I11" s="207"/>
+      <c r="J11" s="207"/>
+      <c r="K11" s="208"/>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A12" s="206"/>
+      <c r="B12" s="207"/>
+      <c r="C12" s="207"/>
+      <c r="D12" s="207"/>
+      <c r="E12" s="207"/>
+      <c r="F12" s="207"/>
+      <c r="G12" s="207"/>
+      <c r="H12" s="207"/>
+      <c r="I12" s="207"/>
+      <c r="J12" s="207"/>
+      <c r="K12" s="208"/>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A13" s="206"/>
+      <c r="B13" s="207"/>
+      <c r="C13" s="207"/>
+      <c r="D13" s="207"/>
+      <c r="E13" s="207"/>
+      <c r="F13" s="207"/>
+      <c r="G13" s="207"/>
+      <c r="H13" s="207"/>
+      <c r="I13" s="207"/>
+      <c r="J13" s="207"/>
+      <c r="K13" s="208"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A14" s="206"/>
+      <c r="B14" s="207"/>
+      <c r="C14" s="207"/>
+      <c r="D14" s="207"/>
+      <c r="E14" s="207"/>
+      <c r="F14" s="207"/>
+      <c r="G14" s="207"/>
+      <c r="H14" s="207"/>
+      <c r="I14" s="207"/>
+      <c r="J14" s="207"/>
+      <c r="K14" s="208"/>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A15" s="206"/>
+      <c r="B15" s="207"/>
+      <c r="C15" s="207"/>
+      <c r="D15" s="207"/>
+      <c r="E15" s="207"/>
+      <c r="F15" s="207"/>
+      <c r="G15" s="207"/>
+      <c r="H15" s="207"/>
+      <c r="I15" s="207"/>
+      <c r="J15" s="207"/>
+      <c r="K15" s="208"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A16" s="206"/>
+      <c r="B16" s="207"/>
+      <c r="C16" s="207"/>
+      <c r="D16" s="207"/>
+      <c r="E16" s="207"/>
+      <c r="F16" s="207"/>
+      <c r="G16" s="207"/>
+      <c r="H16" s="207"/>
+      <c r="I16" s="207"/>
+      <c r="J16" s="207"/>
+      <c r="K16" s="208"/>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A17" s="206"/>
+      <c r="B17" s="207"/>
+      <c r="C17" s="207"/>
+      <c r="D17" s="207"/>
+      <c r="E17" s="207"/>
+      <c r="F17" s="207"/>
+      <c r="G17" s="207"/>
+      <c r="H17" s="207"/>
+      <c r="I17" s="207"/>
+      <c r="J17" s="207"/>
+      <c r="K17" s="208"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A18" s="206"/>
+      <c r="B18" s="207"/>
+      <c r="C18" s="207"/>
+      <c r="D18" s="207"/>
+      <c r="E18" s="207"/>
+      <c r="F18" s="207"/>
+      <c r="G18" s="207"/>
+      <c r="H18" s="207"/>
+      <c r="I18" s="207"/>
+      <c r="J18" s="207"/>
+      <c r="K18" s="208"/>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A19" s="206"/>
+      <c r="B19" s="207"/>
+      <c r="C19" s="207"/>
+      <c r="D19" s="207"/>
+      <c r="E19" s="207"/>
+      <c r="F19" s="207"/>
+      <c r="G19" s="207"/>
+      <c r="H19" s="207"/>
+      <c r="I19" s="207"/>
+      <c r="J19" s="207"/>
+      <c r="K19" s="208"/>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A20" s="206"/>
+      <c r="B20" s="207"/>
+      <c r="C20" s="207"/>
+      <c r="D20" s="207"/>
+      <c r="E20" s="207"/>
+      <c r="F20" s="207"/>
+      <c r="G20" s="207"/>
+      <c r="H20" s="207"/>
+      <c r="I20" s="207"/>
+      <c r="J20" s="207"/>
+      <c r="K20" s="208"/>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A21" s="206"/>
+      <c r="B21" s="207"/>
+      <c r="C21" s="207"/>
+      <c r="D21" s="207"/>
+      <c r="E21" s="207"/>
+      <c r="F21" s="207"/>
+      <c r="G21" s="207"/>
+      <c r="H21" s="207"/>
+      <c r="I21" s="207"/>
+      <c r="J21" s="207"/>
+      <c r="K21" s="208"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A22" s="206"/>
+      <c r="B22" s="207"/>
+      <c r="C22" s="207"/>
+      <c r="D22" s="207"/>
+      <c r="E22" s="207"/>
+      <c r="F22" s="207"/>
+      <c r="G22" s="207"/>
+      <c r="H22" s="207"/>
+      <c r="I22" s="207"/>
+      <c r="J22" s="207"/>
+      <c r="K22" s="208"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A23" s="206"/>
+      <c r="B23" s="207"/>
+      <c r="C23" s="207"/>
+      <c r="D23" s="207"/>
+      <c r="E23" s="207"/>
+      <c r="F23" s="207"/>
+      <c r="G23" s="207"/>
+      <c r="H23" s="207"/>
+      <c r="I23" s="207"/>
+      <c r="J23" s="207"/>
+      <c r="K23" s="208"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A24" s="206"/>
+      <c r="B24" s="207"/>
+      <c r="C24" s="207"/>
+      <c r="D24" s="207"/>
+      <c r="E24" s="207"/>
+      <c r="F24" s="207"/>
+      <c r="G24" s="207"/>
+      <c r="H24" s="207"/>
+      <c r="I24" s="207"/>
+      <c r="J24" s="207"/>
+      <c r="K24" s="208"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A25" s="206"/>
+      <c r="B25" s="207"/>
+      <c r="C25" s="207"/>
+      <c r="D25" s="207"/>
+      <c r="E25" s="207"/>
+      <c r="F25" s="207"/>
+      <c r="G25" s="207"/>
+      <c r="H25" s="207"/>
+      <c r="I25" s="207"/>
+      <c r="J25" s="207"/>
+      <c r="K25" s="208"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A26" s="206"/>
+      <c r="B26" s="207"/>
+      <c r="C26" s="207"/>
+      <c r="D26" s="207"/>
+      <c r="E26" s="207"/>
+      <c r="F26" s="207"/>
+      <c r="G26" s="207"/>
+      <c r="H26" s="207"/>
+      <c r="I26" s="207"/>
+      <c r="J26" s="207"/>
+      <c r="K26" s="208"/>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A27" s="206"/>
+      <c r="B27" s="207"/>
+      <c r="C27" s="207"/>
+      <c r="D27" s="207"/>
+      <c r="E27" s="207"/>
+      <c r="F27" s="207"/>
+      <c r="G27" s="207"/>
+      <c r="H27" s="207"/>
+      <c r="I27" s="207"/>
+      <c r="J27" s="207"/>
+      <c r="K27" s="208"/>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A28" s="206"/>
+      <c r="B28" s="207"/>
+      <c r="C28" s="207"/>
+      <c r="D28" s="207"/>
+      <c r="E28" s="207"/>
+      <c r="F28" s="207"/>
+      <c r="G28" s="207"/>
+      <c r="H28" s="207"/>
+      <c r="I28" s="207"/>
+      <c r="J28" s="207"/>
+      <c r="K28" s="208"/>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A29" s="206"/>
+      <c r="B29" s="207"/>
+      <c r="C29" s="207"/>
+      <c r="D29" s="207"/>
+      <c r="E29" s="207"/>
+      <c r="F29" s="207"/>
+      <c r="G29" s="207"/>
+      <c r="H29" s="207"/>
+      <c r="I29" s="207"/>
+      <c r="J29" s="207"/>
+      <c r="K29" s="208"/>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A30" s="206"/>
+      <c r="B30" s="207"/>
+      <c r="C30" s="207"/>
+      <c r="D30" s="207"/>
+      <c r="E30" s="207"/>
+      <c r="F30" s="207"/>
+      <c r="G30" s="207"/>
+      <c r="H30" s="207"/>
+      <c r="I30" s="207"/>
+      <c r="J30" s="207"/>
+      <c r="K30" s="208"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A31" s="206"/>
+      <c r="B31" s="207"/>
+      <c r="C31" s="207"/>
+      <c r="D31" s="207"/>
+      <c r="E31" s="207"/>
+      <c r="F31" s="207"/>
+      <c r="G31" s="207"/>
+      <c r="H31" s="207"/>
+      <c r="I31" s="207"/>
+      <c r="J31" s="207"/>
+      <c r="K31" s="208"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A32" s="206"/>
+      <c r="B32" s="207"/>
+      <c r="C32" s="207"/>
+      <c r="D32" s="207"/>
+      <c r="E32" s="207"/>
+      <c r="F32" s="207"/>
+      <c r="G32" s="207"/>
+      <c r="H32" s="207"/>
+      <c r="I32" s="207"/>
+      <c r="J32" s="207"/>
+      <c r="K32" s="208"/>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A33" s="206"/>
+      <c r="B33" s="207"/>
+      <c r="C33" s="207"/>
+      <c r="D33" s="207"/>
+      <c r="E33" s="207"/>
+      <c r="F33" s="207"/>
+      <c r="G33" s="207"/>
+      <c r="H33" s="207"/>
+      <c r="I33" s="207"/>
+      <c r="J33" s="207"/>
+      <c r="K33" s="208"/>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A34" s="206"/>
+      <c r="B34" s="207"/>
+      <c r="C34" s="207"/>
+      <c r="D34" s="207"/>
+      <c r="E34" s="207"/>
+      <c r="F34" s="207"/>
+      <c r="G34" s="207"/>
+      <c r="H34" s="207"/>
+      <c r="I34" s="207"/>
+      <c r="J34" s="207"/>
+      <c r="K34" s="208"/>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A35" s="206"/>
+      <c r="B35" s="207"/>
+      <c r="C35" s="207"/>
+      <c r="D35" s="207"/>
+      <c r="E35" s="207"/>
+      <c r="F35" s="207"/>
+      <c r="G35" s="207"/>
+      <c r="H35" s="207"/>
+      <c r="I35" s="207"/>
+      <c r="J35" s="207"/>
+      <c r="K35" s="208"/>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A36" s="206"/>
+      <c r="B36" s="207"/>
+      <c r="C36" s="207"/>
+      <c r="D36" s="207"/>
+      <c r="E36" s="207"/>
+      <c r="F36" s="207"/>
+      <c r="G36" s="207"/>
+      <c r="H36" s="207"/>
+      <c r="I36" s="207"/>
+      <c r="J36" s="207"/>
+      <c r="K36" s="208"/>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A37" s="206"/>
+      <c r="B37" s="207"/>
+      <c r="C37" s="207"/>
+      <c r="D37" s="207"/>
+      <c r="E37" s="207"/>
+      <c r="F37" s="207"/>
+      <c r="G37" s="207"/>
+      <c r="H37" s="207"/>
+      <c r="I37" s="207"/>
+      <c r="J37" s="207"/>
+      <c r="K37" s="208"/>
+    </row>
+    <row r="38" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="209"/>
+      <c r="B38" s="210"/>
+      <c r="C38" s="210"/>
+      <c r="D38" s="210"/>
+      <c r="E38" s="210"/>
+      <c r="F38" s="210"/>
+      <c r="G38" s="210"/>
+      <c r="H38" s="210"/>
+      <c r="I38" s="210"/>
+      <c r="J38" s="210"/>
+      <c r="K38" s="211"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A2:K38"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;L&amp;8Evaluation des Risques Professionnels (DUER Modèle MSA Ile-de-France)&amp;C&amp;8&amp;D&amp;R&amp;8&amp;P/&amp;N&amp;10
 </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor indexed="36"/>
   </sheetPr>
   <dimension ref="A1:K7"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:K7"/>
       <selection activeCell="M21" sqref="M21"/>
+      <selection pane="bottomLeft" activeCell="O2" sqref="O2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" customWidth="1"/>
     <col min="11" max="11" width="19.42578125" customWidth="1"/>
     <col min="12" max="256" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="54.75" customHeight="1" thickBot="1">
-      <c r="A1" s="206" t="s">
+    <row r="1" spans="1:11" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="212" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="207"/>
-[...11 lines deleted...]
-      <c r="A2" s="209" t="s">
+      <c r="B1" s="213"/>
+      <c r="C1" s="213"/>
+      <c r="D1" s="213"/>
+      <c r="E1" s="213"/>
+      <c r="F1" s="213"/>
+      <c r="G1" s="213"/>
+      <c r="H1" s="213"/>
+      <c r="I1" s="213"/>
+      <c r="J1" s="213"/>
+      <c r="K1" s="214"/>
+    </row>
+    <row r="2" spans="1:11" ht="409.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="215" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="210"/>
-[...73 lines deleted...]
-      <c r="K7" s="217"/>
+      <c r="B2" s="216"/>
+      <c r="C2" s="216"/>
+      <c r="D2" s="216"/>
+      <c r="E2" s="216"/>
+      <c r="F2" s="216"/>
+      <c r="G2" s="216"/>
+      <c r="H2" s="216"/>
+      <c r="I2" s="216"/>
+      <c r="J2" s="216"/>
+      <c r="K2" s="217"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A3" s="218"/>
+      <c r="B3" s="219"/>
+      <c r="C3" s="219"/>
+      <c r="D3" s="219"/>
+      <c r="E3" s="219"/>
+      <c r="F3" s="219"/>
+      <c r="G3" s="219"/>
+      <c r="H3" s="219"/>
+      <c r="I3" s="219"/>
+      <c r="J3" s="219"/>
+      <c r="K3" s="220"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A4" s="218"/>
+      <c r="B4" s="219"/>
+      <c r="C4" s="219"/>
+      <c r="D4" s="219"/>
+      <c r="E4" s="219"/>
+      <c r="F4" s="219"/>
+      <c r="G4" s="219"/>
+      <c r="H4" s="219"/>
+      <c r="I4" s="219"/>
+      <c r="J4" s="219"/>
+      <c r="K4" s="220"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A5" s="218"/>
+      <c r="B5" s="219"/>
+      <c r="C5" s="219"/>
+      <c r="D5" s="219"/>
+      <c r="E5" s="219"/>
+      <c r="F5" s="219"/>
+      <c r="G5" s="219"/>
+      <c r="H5" s="219"/>
+      <c r="I5" s="219"/>
+      <c r="J5" s="219"/>
+      <c r="K5" s="220"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A6" s="218"/>
+      <c r="B6" s="219"/>
+      <c r="C6" s="219"/>
+      <c r="D6" s="219"/>
+      <c r="E6" s="219"/>
+      <c r="F6" s="219"/>
+      <c r="G6" s="219"/>
+      <c r="H6" s="219"/>
+      <c r="I6" s="219"/>
+      <c r="J6" s="219"/>
+      <c r="K6" s="220"/>
+    </row>
+    <row r="7" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="221"/>
+      <c r="B7" s="222"/>
+      <c r="C7" s="222"/>
+      <c r="D7" s="222"/>
+      <c r="E7" s="222"/>
+      <c r="F7" s="222"/>
+      <c r="G7" s="222"/>
+      <c r="H7" s="222"/>
+      <c r="I7" s="222"/>
+      <c r="J7" s="222"/>
+      <c r="K7" s="223"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.47244094488188981" right="0.51181102362204722" top="0.39370078740157483" bottom="0.19685039370078741" header="0.27559055118110237" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;L&amp;8Evaluation des Risques Professionnels (DUER Modèle MSA Ile-de-France)&amp;10
 &amp;C&amp;8&amp;D&amp;R&amp;8&amp;P/&amp;N&amp;10
 </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor indexed="17"/>
   </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="M21" sqref="M21"/>
       <selection pane="bottomLeft" activeCell="M21" sqref="M21"/>
-      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14" style="1" customWidth="1"/>
     <col min="2" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="33" customHeight="1" thickBot="1">
-      <c r="A1" s="280" t="s">
+    <row r="1" spans="1:11" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="224" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="281"/>
-[...11 lines deleted...]
-      <c r="A2" s="283" t="s">
+      <c r="B1" s="225"/>
+      <c r="C1" s="225"/>
+      <c r="D1" s="225"/>
+      <c r="E1" s="225"/>
+      <c r="F1" s="225"/>
+      <c r="G1" s="225"/>
+      <c r="H1" s="225"/>
+      <c r="I1" s="225"/>
+      <c r="J1" s="225"/>
+      <c r="K1" s="226"/>
+    </row>
+    <row r="2" spans="1:11" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="227" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="284"/>
-[...4 lines deleted...]
-      <c r="G2" s="296" t="s">
+      <c r="B2" s="228"/>
+      <c r="C2" s="233"/>
+      <c r="D2" s="233"/>
+      <c r="E2" s="233"/>
+      <c r="F2" s="233"/>
+      <c r="G2" s="235" t="s">
         <v>10</v>
       </c>
-      <c r="H2" s="296"/>
-[...5 lines deleted...]
-      <c r="A3" s="285" t="s">
+      <c r="H2" s="235"/>
+      <c r="I2" s="231"/>
+      <c r="J2" s="231"/>
+      <c r="K2" s="232"/>
+    </row>
+    <row r="3" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="229" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="286"/>
-[...4 lines deleted...]
-      <c r="G3" s="266" t="s">
+      <c r="B3" s="230"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+      <c r="G3" s="236" t="s">
         <v>12</v>
       </c>
-      <c r="H3" s="266"/>
-[...5 lines deleted...]
-      <c r="A4" s="285" t="s">
+      <c r="H3" s="236"/>
+      <c r="I3" s="242"/>
+      <c r="J3" s="242"/>
+      <c r="K3" s="243"/>
+    </row>
+    <row r="4" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="229" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="286"/>
-[...4 lines deleted...]
-      <c r="G4" s="266" t="s">
+      <c r="B4" s="230"/>
+      <c r="C4" s="234"/>
+      <c r="D4" s="234"/>
+      <c r="E4" s="234"/>
+      <c r="F4" s="234"/>
+      <c r="G4" s="236" t="s">
         <v>14</v>
       </c>
-      <c r="H4" s="266"/>
-[...5 lines deleted...]
-      <c r="A5" s="277" t="s">
+      <c r="H4" s="236"/>
+      <c r="I4" s="240"/>
+      <c r="J4" s="240"/>
+      <c r="K4" s="241"/>
+    </row>
+    <row r="5" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="270" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="248"/>
       <c r="C5" s="249"/>
       <c r="D5" s="249"/>
       <c r="E5" s="249"/>
       <c r="F5" s="250"/>
-      <c r="G5" s="266"/>
-[...6 lines deleted...]
-      <c r="A6" s="278"/>
+      <c r="G5" s="236"/>
+      <c r="H5" s="236"/>
+      <c r="I5" s="240"/>
+      <c r="J5" s="240"/>
+      <c r="K5" s="241"/>
+    </row>
+    <row r="6" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="271"/>
       <c r="B6" s="251"/>
       <c r="C6" s="252"/>
       <c r="D6" s="252"/>
       <c r="E6" s="252"/>
       <c r="F6" s="253"/>
-      <c r="G6" s="242" t="s">
+      <c r="G6" s="288" t="s">
         <v>16</v>
       </c>
-      <c r="H6" s="242"/>
-[...5 lines deleted...]
-      <c r="A7" s="279"/>
+      <c r="H6" s="288"/>
+      <c r="I6" s="284"/>
+      <c r="J6" s="284"/>
+      <c r="K6" s="285"/>
+    </row>
+    <row r="7" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="272"/>
       <c r="B7" s="254"/>
       <c r="C7" s="255"/>
       <c r="D7" s="255"/>
       <c r="E7" s="255"/>
       <c r="F7" s="256"/>
-      <c r="G7" s="243"/>
-[...6 lines deleted...]
-      <c r="A8" s="289" t="s">
+      <c r="G7" s="289"/>
+      <c r="H7" s="289"/>
+      <c r="I7" s="286"/>
+      <c r="J7" s="286"/>
+      <c r="K7" s="287"/>
+    </row>
+    <row r="8" spans="1:11" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="244" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="289"/>
-[...16 lines deleted...]
-      <c r="F9" s="245"/>
+      <c r="B8" s="244"/>
+      <c r="C8" s="244"/>
+      <c r="D8" s="244"/>
+      <c r="E8" s="244"/>
+      <c r="F8" s="244"/>
+      <c r="G8" s="244"/>
+      <c r="H8" s="244"/>
+      <c r="I8" s="244"/>
+      <c r="J8" s="244"/>
+      <c r="K8" s="244"/>
+    </row>
+    <row r="9" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="246"/>
+      <c r="B9" s="246"/>
+      <c r="C9" s="246"/>
+      <c r="D9" s="246"/>
+      <c r="E9" s="246"/>
+      <c r="F9" s="266"/>
       <c r="G9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="J9" s="292"/>
-[...4 lines deleted...]
-      <c r="B10" s="231" t="s">
+      <c r="J9" s="245"/>
+      <c r="K9" s="246"/>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="266"/>
+      <c r="B10" s="277" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="232"/>
-[...2 lines deleted...]
-      <c r="F10" s="232"/>
+      <c r="C10" s="278"/>
+      <c r="D10" s="278"/>
+      <c r="E10" s="278"/>
+      <c r="F10" s="278"/>
       <c r="G10" s="109"/>
       <c r="H10" s="110"/>
       <c r="I10" s="111"/>
-      <c r="J10" s="244"/>
-[...4 lines deleted...]
-      <c r="B11" s="233" t="s">
+      <c r="J10" s="246"/>
+      <c r="K10" s="246"/>
+    </row>
+    <row r="11" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="266"/>
+      <c r="B11" s="279" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="234"/>
-[...2 lines deleted...]
-      <c r="F11" s="235"/>
+      <c r="C11" s="280"/>
+      <c r="D11" s="280"/>
+      <c r="E11" s="280"/>
+      <c r="F11" s="281"/>
       <c r="G11" s="112"/>
       <c r="H11" s="113"/>
       <c r="I11" s="114"/>
-      <c r="J11" s="244"/>
-[...4 lines deleted...]
-      <c r="B12" s="233" t="s">
+      <c r="J11" s="246"/>
+      <c r="K11" s="246"/>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="266"/>
+      <c r="B12" s="279" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="236"/>
-[...2 lines deleted...]
-      <c r="F12" s="237"/>
+      <c r="C12" s="282"/>
+      <c r="D12" s="282"/>
+      <c r="E12" s="282"/>
+      <c r="F12" s="283"/>
       <c r="G12" s="112"/>
       <c r="H12" s="113"/>
       <c r="I12" s="114"/>
-      <c r="J12" s="244"/>
-[...3 lines deleted...]
-      <c r="A13" s="245"/>
+      <c r="J12" s="246"/>
+      <c r="K12" s="246"/>
+    </row>
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="266"/>
       <c r="B13" s="257" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="258"/>
       <c r="D13" s="258"/>
       <c r="E13" s="258"/>
       <c r="F13" s="259"/>
       <c r="G13" s="112"/>
       <c r="H13" s="113"/>
       <c r="I13" s="114"/>
-      <c r="J13" s="244"/>
-[...4 lines deleted...]
-      <c r="B14" s="267" t="s">
+      <c r="J13" s="246"/>
+      <c r="K13" s="246"/>
+    </row>
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="266"/>
+      <c r="B14" s="237" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="268"/>
-[...2 lines deleted...]
-      <c r="F14" s="269"/>
+      <c r="C14" s="238"/>
+      <c r="D14" s="238"/>
+      <c r="E14" s="238"/>
+      <c r="F14" s="239"/>
       <c r="G14" s="112"/>
       <c r="H14" s="113"/>
       <c r="I14" s="114"/>
-      <c r="J14" s="244"/>
-[...4 lines deleted...]
-      <c r="B15" s="267" t="s">
+      <c r="J14" s="246"/>
+      <c r="K14" s="246"/>
+    </row>
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="266"/>
+      <c r="B15" s="237" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="268"/>
-[...2 lines deleted...]
-      <c r="F15" s="269"/>
+      <c r="C15" s="238"/>
+      <c r="D15" s="238"/>
+      <c r="E15" s="238"/>
+      <c r="F15" s="239"/>
       <c r="G15" s="112"/>
       <c r="H15" s="113"/>
       <c r="I15" s="114"/>
-      <c r="J15" s="244"/>
-[...4 lines deleted...]
-      <c r="B16" s="267" t="s">
+      <c r="J15" s="246"/>
+      <c r="K15" s="246"/>
+    </row>
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="266"/>
+      <c r="B16" s="237" t="s">
         <v>27</v>
       </c>
-      <c r="C16" s="268"/>
-[...2 lines deleted...]
-      <c r="F16" s="269"/>
+      <c r="C16" s="238"/>
+      <c r="D16" s="238"/>
+      <c r="E16" s="238"/>
+      <c r="F16" s="239"/>
       <c r="G16" s="112"/>
       <c r="H16" s="113"/>
       <c r="I16" s="114"/>
-      <c r="J16" s="244"/>
-[...3 lines deleted...]
-      <c r="A17" s="245"/>
+      <c r="J16" s="246"/>
+      <c r="K16" s="246"/>
+    </row>
+    <row r="17" spans="1:11" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="266"/>
       <c r="B17" s="263" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="264"/>
       <c r="D17" s="264"/>
       <c r="E17" s="264"/>
       <c r="F17" s="265"/>
       <c r="G17" s="115"/>
       <c r="H17" s="116"/>
       <c r="I17" s="117"/>
-      <c r="J17" s="244"/>
-[...16 lines deleted...]
-    <row r="21" spans="1:11" ht="29.25" customHeight="1" thickBot="1">
+      <c r="J17" s="246"/>
+      <c r="K17" s="246"/>
+    </row>
+    <row r="18" spans="1:11" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="246"/>
+      <c r="B18" s="246"/>
+      <c r="C18" s="246"/>
+      <c r="D18" s="246"/>
+      <c r="E18" s="246"/>
+      <c r="F18" s="246"/>
+      <c r="G18" s="246"/>
+      <c r="H18" s="246"/>
+      <c r="I18" s="246"/>
+      <c r="J18" s="246"/>
+      <c r="K18" s="246"/>
+    </row>
+    <row r="20" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="1:11" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C21" s="2"/>
-      <c r="D21" s="293" t="s">
+      <c r="D21" s="274" t="s">
         <v>29</v>
       </c>
-      <c r="E21" s="294"/>
-[...8 lines deleted...]
-      <c r="A22" s="290" t="s">
+      <c r="E21" s="275"/>
+      <c r="F21" s="275"/>
+      <c r="G21" s="275"/>
+      <c r="H21" s="275"/>
+      <c r="I21" s="275"/>
+      <c r="J21" s="275"/>
+      <c r="K21" s="276"/>
+    </row>
+    <row r="22" spans="1:11" s="6" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="273" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="290"/>
-      <c r="C22" s="290"/>
+      <c r="B22" s="273"/>
+      <c r="C22" s="273"/>
       <c r="D22" s="94"/>
       <c r="E22" s="95"/>
       <c r="F22" s="95"/>
       <c r="G22" s="95"/>
       <c r="H22" s="95"/>
       <c r="I22" s="95"/>
       <c r="J22" s="95"/>
       <c r="K22" s="96"/>
     </row>
-    <row r="23" spans="1:11" s="6" customFormat="1" ht="31.5" customHeight="1">
+    <row r="23" spans="1:11" s="6" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="247" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="247"/>
       <c r="C23" s="247"/>
       <c r="D23" s="97"/>
       <c r="E23" s="98"/>
       <c r="F23" s="98"/>
       <c r="G23" s="98"/>
       <c r="H23" s="98"/>
       <c r="I23" s="98"/>
       <c r="J23" s="98"/>
       <c r="K23" s="99"/>
     </row>
-    <row r="24" spans="1:11" ht="26.25" customHeight="1">
-      <c r="A24" s="274" t="s">
+    <row r="24" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="267" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="275"/>
-      <c r="C24" s="276"/>
+      <c r="B24" s="268"/>
+      <c r="C24" s="269"/>
       <c r="D24" s="100"/>
       <c r="E24" s="101"/>
       <c r="F24" s="101"/>
       <c r="G24" s="101"/>
       <c r="H24" s="101"/>
       <c r="I24" s="101"/>
       <c r="J24" s="101"/>
       <c r="K24" s="102"/>
     </row>
-    <row r="25" spans="1:11" ht="36" customHeight="1">
+    <row r="25" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="260" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="261"/>
       <c r="C25" s="262"/>
       <c r="D25" s="103"/>
       <c r="E25" s="104"/>
       <c r="F25" s="104"/>
       <c r="G25" s="104"/>
       <c r="H25" s="104"/>
       <c r="I25" s="104"/>
       <c r="J25" s="104"/>
       <c r="K25" s="105"/>
     </row>
-    <row r="26" spans="1:11" ht="26.25" customHeight="1">
-      <c r="A26" s="223" t="s">
+    <row r="26" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="295" t="s">
         <v>34</v>
       </c>
-      <c r="B26" s="224"/>
-      <c r="C26" s="225"/>
+      <c r="B26" s="296"/>
+      <c r="C26" s="297"/>
       <c r="D26" s="106"/>
       <c r="E26" s="107"/>
       <c r="F26" s="107"/>
       <c r="G26" s="107"/>
       <c r="H26" s="107"/>
       <c r="I26" s="107"/>
       <c r="J26" s="107"/>
       <c r="K26" s="108"/>
     </row>
-    <row r="27" spans="1:11" ht="26.25" customHeight="1">
-      <c r="A27" s="221" t="s">
+    <row r="27" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="293" t="s">
         <v>35</v>
       </c>
-      <c r="B27" s="222"/>
-      <c r="C27" s="222"/>
+      <c r="B27" s="294"/>
+      <c r="C27" s="294"/>
       <c r="D27" s="118"/>
       <c r="E27" s="119"/>
       <c r="F27" s="119"/>
       <c r="G27" s="119"/>
       <c r="H27" s="119"/>
       <c r="I27" s="119"/>
       <c r="J27" s="119"/>
       <c r="K27" s="120"/>
     </row>
-    <row r="28" spans="1:11" ht="23.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C28" s="222"/>
+    <row r="28" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="293"/>
+      <c r="B28" s="294"/>
+      <c r="C28" s="294"/>
       <c r="D28" s="121"/>
       <c r="E28" s="122"/>
       <c r="F28" s="122"/>
       <c r="G28" s="122"/>
       <c r="H28" s="122"/>
       <c r="I28" s="122"/>
       <c r="J28" s="122"/>
       <c r="K28" s="123"/>
     </row>
-    <row r="29" spans="1:11" ht="24" customHeight="1">
-[...2 lines deleted...]
-      <c r="C29" s="222"/>
+    <row r="29" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="293"/>
+      <c r="B29" s="294"/>
+      <c r="C29" s="294"/>
       <c r="D29" s="121"/>
       <c r="E29" s="122"/>
       <c r="F29" s="122"/>
       <c r="G29" s="122"/>
       <c r="H29" s="122"/>
       <c r="I29" s="122"/>
       <c r="J29" s="122"/>
       <c r="K29" s="123"/>
     </row>
-    <row r="30" spans="1:11" ht="26.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C30" s="222"/>
+    <row r="30" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="293"/>
+      <c r="B30" s="294"/>
+      <c r="C30" s="294"/>
       <c r="D30" s="124"/>
       <c r="E30" s="125"/>
       <c r="F30" s="125"/>
       <c r="G30" s="125"/>
       <c r="H30" s="125"/>
       <c r="I30" s="125"/>
       <c r="J30" s="125"/>
       <c r="K30" s="126"/>
     </row>
-    <row r="31" spans="1:11" ht="25.5" customHeight="1">
-      <c r="A31" s="228" t="s">
+    <row r="31" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="300" t="s">
         <v>36</v>
       </c>
-      <c r="B31" s="229"/>
-      <c r="C31" s="230"/>
+      <c r="B31" s="301"/>
+      <c r="C31" s="302"/>
       <c r="D31" s="118"/>
       <c r="E31" s="127"/>
       <c r="F31" s="127"/>
       <c r="G31" s="127"/>
       <c r="H31" s="127"/>
       <c r="I31" s="127"/>
       <c r="J31" s="127"/>
       <c r="K31" s="128"/>
     </row>
-    <row r="32" spans="1:11" ht="28.5" customHeight="1">
-      <c r="A32" s="218" t="s">
+    <row r="32" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="290" t="s">
         <v>37</v>
       </c>
-      <c r="B32" s="219"/>
-      <c r="C32" s="220"/>
+      <c r="B32" s="291"/>
+      <c r="C32" s="292"/>
       <c r="D32" s="124"/>
       <c r="E32" s="125"/>
       <c r="F32" s="125"/>
       <c r="G32" s="125"/>
       <c r="H32" s="125"/>
       <c r="I32" s="125"/>
       <c r="J32" s="125"/>
       <c r="K32" s="126"/>
     </row>
-    <row r="33" spans="1:11" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A33" s="226" t="s">
+    <row r="33" spans="1:11" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="298" t="s">
         <v>38</v>
       </c>
-      <c r="B33" s="227"/>
-      <c r="C33" s="227"/>
+      <c r="B33" s="299"/>
+      <c r="C33" s="299"/>
       <c r="D33" s="129"/>
       <c r="E33" s="129"/>
       <c r="F33" s="129"/>
       <c r="G33" s="129"/>
       <c r="H33" s="129"/>
       <c r="I33" s="129"/>
       <c r="J33" s="129"/>
       <c r="K33" s="130"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="41">
-    <mergeCell ref="A1:K1"/>
-[...15 lines deleted...]
-    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A27:C30"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A31:C31"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="B5:F7"/>
     <mergeCell ref="B13:F13"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="B17:F17"/>
     <mergeCell ref="A10:A17"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="A18:K18"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="D21:K21"/>
     <mergeCell ref="B10:F10"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="I6:K6"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="I4:K5"/>
+    <mergeCell ref="I3:K3"/>
+    <mergeCell ref="A8:K8"/>
+    <mergeCell ref="J9:K17"/>
+    <mergeCell ref="C3:F3"/>
     <mergeCell ref="I7:K7"/>
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="A9:F9"/>
-    <mergeCell ref="A32:C32"/>
-[...3 lines deleted...]
-    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="C2:F2"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="G2:H2"/>
+    <mergeCell ref="G4:H5"/>
+    <mergeCell ref="G3:H3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;L&amp;8Evaluation des Risques Professionnels (DUER Modèle MSA Ile-de-France)
 &amp;10
 &amp;C&amp;8&amp;D&amp;R&amp;8&amp;P/&amp;N&amp;10
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor indexed="18"/>
   </sheetPr>
   <dimension ref="A1:N127"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A75" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="M21" sqref="M21"/>
       <selection pane="bottomLeft" activeCell="M21" sqref="M21"/>
-      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="9" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" style="38" customWidth="1"/>
     <col min="4" max="4" width="68.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="7" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="10" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="7" customWidth="1"/>
     <col min="9" max="9" width="57.85546875" style="7" customWidth="1"/>
     <col min="10" max="16384" width="12.85546875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="8" customFormat="1" ht="44.25" customHeight="1">
-      <c r="A1" s="357" t="s">
+    <row r="1" spans="1:14" s="8" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="325" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="359" t="s">
+      <c r="B1" s="327" t="s">
         <v>40</v>
       </c>
-      <c r="C1" s="361" t="s">
+      <c r="C1" s="329" t="s">
         <v>41</v>
       </c>
-      <c r="D1" s="361" t="s">
+      <c r="D1" s="329" t="s">
         <v>42</v>
       </c>
-      <c r="E1" s="367" t="s">
+      <c r="E1" s="387" t="s">
         <v>43</v>
       </c>
-      <c r="F1" s="368"/>
-[...2 lines deleted...]
-      <c r="I1" s="307" t="s">
+      <c r="F1" s="388"/>
+      <c r="G1" s="388"/>
+      <c r="H1" s="389"/>
+      <c r="I1" s="373" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2" spans="1:14" s="8" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="D2" s="362"/>
+    <row r="2" spans="1:14" s="8" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="326"/>
+      <c r="B2" s="328"/>
+      <c r="C2" s="330"/>
+      <c r="D2" s="330"/>
       <c r="E2" s="71" t="s">
         <v>45</v>
       </c>
       <c r="F2" s="44" t="s">
         <v>46</v>
       </c>
       <c r="G2" s="44" t="s">
         <v>47</v>
       </c>
       <c r="H2" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="I2" s="308"/>
-[...2 lines deleted...]
-      <c r="A3" s="324" t="s">
+      <c r="I2" s="374"/>
+    </row>
+    <row r="3" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="307" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="365" t="s">
+      <c r="B3" s="333" t="s">
         <v>50</v>
       </c>
-      <c r="C3" s="363" t="s">
+      <c r="C3" s="331" t="s">
         <v>51</v>
       </c>
       <c r="D3" s="41" t="s">
         <v>52</v>
       </c>
       <c r="E3" s="42"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="27"/>
-      <c r="I3" s="306"/>
-[...4 lines deleted...]
-      <c r="C4" s="364"/>
+      <c r="I3" s="390"/>
+    </row>
+    <row r="4" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="307"/>
+      <c r="B4" s="334"/>
+      <c r="C4" s="332"/>
       <c r="D4" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
       <c r="H4" s="28"/>
-      <c r="I4" s="298"/>
-[...4 lines deleted...]
-      <c r="C5" s="364"/>
+      <c r="I4" s="383"/>
+    </row>
+    <row r="5" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="307"/>
+      <c r="B5" s="334"/>
+      <c r="C5" s="332"/>
       <c r="D5" s="14" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
       <c r="G5" s="14"/>
       <c r="H5" s="28"/>
-      <c r="I5" s="298"/>
-[...4 lines deleted...]
-      <c r="C6" s="364"/>
+      <c r="I5" s="383"/>
+    </row>
+    <row r="6" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="307"/>
+      <c r="B6" s="334"/>
+      <c r="C6" s="332"/>
       <c r="D6" s="14" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="28"/>
-      <c r="I6" s="298"/>
-[...4 lines deleted...]
-      <c r="C7" s="364"/>
+      <c r="I6" s="383"/>
+    </row>
+    <row r="7" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="307"/>
+      <c r="B7" s="334"/>
+      <c r="C7" s="332"/>
       <c r="D7" s="14" t="s">
         <v>56</v>
       </c>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="28"/>
-      <c r="I7" s="298"/>
-[...4 lines deleted...]
-      <c r="C8" s="364"/>
+      <c r="I7" s="383"/>
+    </row>
+    <row r="8" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="307"/>
+      <c r="B8" s="334"/>
+      <c r="C8" s="332"/>
       <c r="D8" s="14" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="28"/>
-      <c r="I8" s="303"/>
-[...3 lines deleted...]
-      <c r="B9" s="382" t="s">
+      <c r="I8" s="385"/>
+    </row>
+    <row r="9" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="307"/>
+      <c r="B9" s="321" t="s">
         <v>58</v>
       </c>
-      <c r="C9" s="370" t="s">
+      <c r="C9" s="335" t="s">
         <v>59</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="28"/>
-      <c r="I9" s="300"/>
-[...4 lines deleted...]
-      <c r="C10" s="371"/>
+      <c r="I9" s="379"/>
+    </row>
+    <row r="10" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="307"/>
+      <c r="B10" s="322"/>
+      <c r="C10" s="336"/>
       <c r="D10" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="28"/>
-      <c r="I10" s="301"/>
+      <c r="I10" s="380"/>
       <c r="N10" s="46"/>
     </row>
-    <row r="11" spans="1:14" ht="33.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C11" s="371"/>
+    <row r="11" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="307"/>
+      <c r="B11" s="322"/>
+      <c r="C11" s="336"/>
       <c r="D11" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="28"/>
-      <c r="I11" s="301"/>
-[...4 lines deleted...]
-      <c r="C12" s="363"/>
+      <c r="I11" s="380"/>
+    </row>
+    <row r="12" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="307"/>
+      <c r="B12" s="322"/>
+      <c r="C12" s="331"/>
       <c r="D12" s="14" t="s">
         <v>63</v>
       </c>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="28"/>
-      <c r="I12" s="302"/>
-[...4 lines deleted...]
-      <c r="C13" s="372" t="s">
+      <c r="I12" s="391"/>
+    </row>
+    <row r="13" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="307"/>
+      <c r="B13" s="322"/>
+      <c r="C13" s="337" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="28"/>
-      <c r="I13" s="300"/>
-[...4 lines deleted...]
-      <c r="C14" s="373"/>
+      <c r="I13" s="379"/>
+    </row>
+    <row r="14" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="307"/>
+      <c r="B14" s="322"/>
+      <c r="C14" s="338"/>
       <c r="D14" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="28"/>
-      <c r="I14" s="301"/>
-[...4 lines deleted...]
-      <c r="C15" s="374"/>
+      <c r="I14" s="380"/>
+    </row>
+    <row r="15" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="307"/>
+      <c r="B15" s="322"/>
+      <c r="C15" s="339"/>
       <c r="D15" s="14" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="28"/>
-      <c r="I15" s="302"/>
-[...4 lines deleted...]
-      <c r="C16" s="372" t="s">
+      <c r="I15" s="391"/>
+    </row>
+    <row r="16" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="307"/>
+      <c r="B16" s="322"/>
+      <c r="C16" s="337" t="s">
         <v>68</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>69</v>
       </c>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="28"/>
-      <c r="I16" s="300"/>
-[...4 lines deleted...]
-      <c r="C17" s="378"/>
+      <c r="I16" s="379"/>
+    </row>
+    <row r="17" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="307"/>
+      <c r="B17" s="322"/>
+      <c r="C17" s="343"/>
       <c r="D17" s="14" t="s">
         <v>70</v>
       </c>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="28"/>
-      <c r="I17" s="302"/>
-[...4 lines deleted...]
-      <c r="C18" s="370" t="s">
+      <c r="I17" s="391"/>
+    </row>
+    <row r="18" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="307"/>
+      <c r="B18" s="322"/>
+      <c r="C18" s="335" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="28"/>
-      <c r="I18" s="300"/>
-[...4 lines deleted...]
-      <c r="C19" s="371"/>
+      <c r="I18" s="379"/>
+    </row>
+    <row r="19" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="307"/>
+      <c r="B19" s="322"/>
+      <c r="C19" s="336"/>
       <c r="D19" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
       <c r="G19" s="14"/>
       <c r="H19" s="28"/>
-      <c r="I19" s="301"/>
-[...4 lines deleted...]
-      <c r="C20" s="371"/>
+      <c r="I19" s="380"/>
+    </row>
+    <row r="20" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="307"/>
+      <c r="B20" s="322"/>
+      <c r="C20" s="336"/>
       <c r="D20" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="28"/>
-      <c r="I20" s="301"/>
-[...4 lines deleted...]
-      <c r="C21" s="371"/>
+      <c r="I20" s="380"/>
+    </row>
+    <row r="21" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="307"/>
+      <c r="B21" s="322"/>
+      <c r="C21" s="336"/>
       <c r="D21" s="14" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="28"/>
-      <c r="I21" s="301"/>
-[...4 lines deleted...]
-      <c r="C22" s="371"/>
+      <c r="I21" s="380"/>
+    </row>
+    <row r="22" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="307"/>
+      <c r="B22" s="322"/>
+      <c r="C22" s="336"/>
       <c r="D22" s="14" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="28"/>
-      <c r="I22" s="301"/>
-[...4 lines deleted...]
-      <c r="C23" s="375"/>
+      <c r="I22" s="380"/>
+    </row>
+    <row r="23" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="307"/>
+      <c r="B23" s="322"/>
+      <c r="C23" s="340"/>
       <c r="D23" s="37" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="28"/>
-      <c r="I23" s="301"/>
-[...4 lines deleted...]
-      <c r="C24" s="375"/>
+      <c r="I23" s="380"/>
+    </row>
+    <row r="24" spans="1:9" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="307"/>
+      <c r="B24" s="322"/>
+      <c r="C24" s="340"/>
       <c r="D24" s="56" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="28"/>
-      <c r="I24" s="305"/>
-[...2 lines deleted...]
-      <c r="A25" s="323" t="s">
+      <c r="I24" s="381"/>
+    </row>
+    <row r="25" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="306" t="s">
         <v>76</v>
       </c>
-      <c r="B25" s="376" t="s">
+      <c r="B25" s="341" t="s">
         <v>77</v>
       </c>
-      <c r="C25" s="354" t="s">
+      <c r="C25" s="386" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="41" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
-      <c r="I25" s="297"/>
-[...4 lines deleted...]
-      <c r="C26" s="310"/>
+      <c r="I25" s="382"/>
+    </row>
+    <row r="26" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="307"/>
+      <c r="B26" s="342"/>
+      <c r="C26" s="303"/>
       <c r="D26" s="14" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="14"/>
-      <c r="I26" s="298"/>
-[...4 lines deleted...]
-      <c r="C27" s="310"/>
+      <c r="I26" s="383"/>
+    </row>
+    <row r="27" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="307"/>
+      <c r="B27" s="342"/>
+      <c r="C27" s="303"/>
       <c r="D27" s="14" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="14"/>
-      <c r="I27" s="298"/>
-[...4 lines deleted...]
-      <c r="C28" s="310"/>
+      <c r="I27" s="383"/>
+    </row>
+    <row r="28" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="307"/>
+      <c r="B28" s="342"/>
+      <c r="C28" s="303"/>
       <c r="D28" s="14" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
-      <c r="I28" s="298"/>
-[...4 lines deleted...]
-      <c r="C29" s="310"/>
+      <c r="I28" s="383"/>
+    </row>
+    <row r="29" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="307"/>
+      <c r="B29" s="342"/>
+      <c r="C29" s="303"/>
       <c r="D29" s="14" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
-      <c r="I29" s="298"/>
-[...4 lines deleted...]
-      <c r="C30" s="310"/>
+      <c r="I29" s="383"/>
+    </row>
+    <row r="30" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="307"/>
+      <c r="B30" s="342"/>
+      <c r="C30" s="303"/>
       <c r="D30" s="14" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
-      <c r="I30" s="298"/>
-[...4 lines deleted...]
-      <c r="C31" s="310"/>
+      <c r="I30" s="383"/>
+    </row>
+    <row r="31" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="307"/>
+      <c r="B31" s="342"/>
+      <c r="C31" s="303"/>
       <c r="D31" s="58" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
-      <c r="I31" s="299"/>
-[...2 lines deleted...]
-      <c r="A32" s="355" t="s">
+      <c r="I31" s="384"/>
+    </row>
+    <row r="32" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="323" t="s">
         <v>86</v>
       </c>
-      <c r="B32" s="314" t="s">
+      <c r="B32" s="376" t="s">
         <v>87</v>
       </c>
-      <c r="C32" s="309" t="s">
+      <c r="C32" s="310" t="s">
         <v>88</v>
       </c>
       <c r="D32" s="89" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="29"/>
-      <c r="I32" s="297"/>
-[...4 lines deleted...]
-      <c r="C33" s="310"/>
+      <c r="I32" s="382"/>
+    </row>
+    <row r="33" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="324"/>
+      <c r="B33" s="377"/>
+      <c r="C33" s="303"/>
       <c r="D33" s="14" t="s">
         <v>90</v>
       </c>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="28"/>
-      <c r="I33" s="298"/>
-[...4 lines deleted...]
-      <c r="C34" s="311"/>
+      <c r="I33" s="383"/>
+    </row>
+    <row r="34" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="324"/>
+      <c r="B34" s="377"/>
+      <c r="C34" s="316"/>
       <c r="D34" s="14" t="s">
         <v>91</v>
       </c>
       <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="28"/>
-      <c r="I34" s="298"/>
-[...4 lines deleted...]
-      <c r="C35" s="312"/>
+      <c r="I34" s="383"/>
+    </row>
+    <row r="35" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="324"/>
+      <c r="B35" s="377"/>
+      <c r="C35" s="375"/>
       <c r="D35" s="14" t="s">
         <v>92</v>
       </c>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="31"/>
-      <c r="I35" s="303"/>
-[...3 lines deleted...]
-      <c r="B36" s="316" t="s">
+      <c r="I35" s="385"/>
+    </row>
+    <row r="36" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="324"/>
+      <c r="B36" s="378" t="s">
         <v>93</v>
       </c>
-      <c r="C36" s="313" t="s">
+      <c r="C36" s="351" t="s">
         <v>51</v>
       </c>
       <c r="D36" s="90" t="s">
         <v>94</v>
       </c>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="17"/>
       <c r="H36" s="31"/>
-      <c r="I36" s="300"/>
-[...4 lines deleted...]
-      <c r="C37" s="310"/>
+      <c r="I36" s="379"/>
+    </row>
+    <row r="37" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="324"/>
+      <c r="B37" s="378"/>
+      <c r="C37" s="303"/>
       <c r="D37" s="90" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="31"/>
-      <c r="I37" s="301"/>
-[...4 lines deleted...]
-      <c r="C38" s="310"/>
+      <c r="I37" s="380"/>
+    </row>
+    <row r="38" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="324"/>
+      <c r="B38" s="378"/>
+      <c r="C38" s="303"/>
       <c r="D38" s="14" t="s">
         <v>90</v>
       </c>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="31"/>
-      <c r="I38" s="301"/>
+      <c r="I38" s="380"/>
       <c r="L38" s="52"/>
     </row>
-    <row r="39" spans="1:12" ht="36" customHeight="1" thickBot="1">
-[...2 lines deleted...]
-      <c r="C39" s="310"/>
+    <row r="39" spans="1:12" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="324"/>
+      <c r="B39" s="378"/>
+      <c r="C39" s="303"/>
       <c r="D39" s="90" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="31"/>
-      <c r="I39" s="305"/>
-[...2 lines deleted...]
-      <c r="A40" s="323" t="s">
+      <c r="I39" s="381"/>
+    </row>
+    <row r="40" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="306" t="s">
         <v>97</v>
       </c>
-      <c r="B40" s="350" t="s">
+      <c r="B40" s="352" t="s">
         <v>98</v>
       </c>
-      <c r="C40" s="309" t="s">
+      <c r="C40" s="310" t="s">
         <v>99</v>
       </c>
       <c r="D40" s="91" t="s">
         <v>100</v>
       </c>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="29"/>
-      <c r="I40" s="297"/>
-[...4 lines deleted...]
-      <c r="C41" s="310"/>
+      <c r="I40" s="382"/>
+    </row>
+    <row r="41" spans="1:12" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="307"/>
+      <c r="B41" s="353"/>
+      <c r="C41" s="303"/>
       <c r="D41" s="14" t="s">
         <v>101</v>
       </c>
       <c r="E41" s="14"/>
       <c r="F41" s="14"/>
       <c r="G41" s="14"/>
       <c r="H41" s="28"/>
-      <c r="I41" s="298"/>
-[...4 lines deleted...]
-      <c r="C42" s="310"/>
+      <c r="I41" s="383"/>
+    </row>
+    <row r="42" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="307"/>
+      <c r="B42" s="353"/>
+      <c r="C42" s="303"/>
       <c r="D42" s="14" t="s">
         <v>102</v>
       </c>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="14"/>
       <c r="H42" s="28"/>
-      <c r="I42" s="298"/>
-[...4 lines deleted...]
-      <c r="C43" s="310"/>
+      <c r="I42" s="383"/>
+    </row>
+    <row r="43" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="307"/>
+      <c r="B43" s="353"/>
+      <c r="C43" s="303"/>
       <c r="D43" s="14" t="s">
         <v>103</v>
       </c>
       <c r="E43" s="14"/>
       <c r="F43" s="14"/>
       <c r="G43" s="14"/>
       <c r="H43" s="28"/>
-      <c r="I43" s="298"/>
-[...4 lines deleted...]
-      <c r="C44" s="334"/>
+      <c r="I43" s="383"/>
+    </row>
+    <row r="44" spans="1:12" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="350"/>
+      <c r="B44" s="354"/>
+      <c r="C44" s="311"/>
       <c r="D44" s="16" t="s">
         <v>104</v>
       </c>
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
       <c r="H44" s="30"/>
-      <c r="I44" s="299"/>
-[...2 lines deleted...]
-      <c r="A45" s="384" t="s">
+      <c r="I44" s="384"/>
+    </row>
+    <row r="45" spans="1:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="304" t="s">
         <v>105</v>
       </c>
-      <c r="B45" s="333" t="s">
+      <c r="B45" s="308" t="s">
         <v>106</v>
       </c>
-      <c r="C45" s="309" t="s">
+      <c r="C45" s="310" t="s">
         <v>107</v>
       </c>
       <c r="D45" s="90" t="s">
         <v>108</v>
       </c>
       <c r="E45" s="19"/>
       <c r="F45" s="19"/>
       <c r="G45" s="19"/>
       <c r="H45" s="32"/>
-      <c r="I45" s="297"/>
-[...4 lines deleted...]
-      <c r="C46" s="310"/>
+      <c r="I45" s="382"/>
+    </row>
+    <row r="46" spans="1:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="305"/>
+      <c r="B46" s="309"/>
+      <c r="C46" s="303"/>
       <c r="D46" s="14" t="s">
         <v>109</v>
       </c>
       <c r="E46" s="17"/>
       <c r="F46" s="17"/>
       <c r="G46" s="17"/>
       <c r="H46" s="31"/>
-      <c r="I46" s="298"/>
-[...4 lines deleted...]
-      <c r="C47" s="310"/>
+      <c r="I46" s="383"/>
+    </row>
+    <row r="47" spans="1:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="305"/>
+      <c r="B47" s="309"/>
+      <c r="C47" s="303"/>
       <c r="D47" s="14" t="s">
         <v>110</v>
       </c>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="31"/>
-      <c r="I47" s="298"/>
-[...4 lines deleted...]
-      <c r="C48" s="310"/>
+      <c r="I47" s="383"/>
+    </row>
+    <row r="48" spans="1:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="305"/>
+      <c r="B48" s="309"/>
+      <c r="C48" s="303"/>
       <c r="D48" s="14" t="s">
         <v>111</v>
       </c>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="31"/>
-      <c r="I48" s="298"/>
-[...4 lines deleted...]
-      <c r="C49" s="310"/>
+      <c r="I48" s="383"/>
+    </row>
+    <row r="49" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="305"/>
+      <c r="B49" s="309"/>
+      <c r="C49" s="303"/>
       <c r="D49" s="14" t="s">
         <v>112</v>
       </c>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
       <c r="G49" s="17"/>
       <c r="H49" s="31"/>
-      <c r="I49" s="298"/>
-[...4 lines deleted...]
-      <c r="C50" s="310"/>
+      <c r="I49" s="383"/>
+    </row>
+    <row r="50" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="305"/>
+      <c r="B50" s="309"/>
+      <c r="C50" s="303"/>
       <c r="D50" s="58" t="s">
         <v>113</v>
       </c>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="31"/>
-      <c r="I50" s="303"/>
-[...3 lines deleted...]
-      <c r="B51" s="332" t="s">
+      <c r="I50" s="385"/>
+    </row>
+    <row r="51" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="305"/>
+      <c r="B51" s="309" t="s">
         <v>114</v>
       </c>
-      <c r="C51" s="310" t="s">
+      <c r="C51" s="303" t="s">
         <v>115</v>
       </c>
       <c r="D51" s="92" t="s">
         <v>108</v>
       </c>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="17"/>
       <c r="H51" s="31"/>
-      <c r="I51" s="300"/>
-[...4 lines deleted...]
-      <c r="C52" s="310"/>
+      <c r="I51" s="379"/>
+    </row>
+    <row r="52" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="305"/>
+      <c r="B52" s="309"/>
+      <c r="C52" s="303"/>
       <c r="D52" s="14" t="s">
         <v>109</v>
       </c>
       <c r="E52" s="17"/>
       <c r="F52" s="17"/>
       <c r="G52" s="17"/>
       <c r="H52" s="31"/>
-      <c r="I52" s="301"/>
-[...4 lines deleted...]
-      <c r="C53" s="310"/>
+      <c r="I52" s="380"/>
+    </row>
+    <row r="53" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="305"/>
+      <c r="B53" s="309"/>
+      <c r="C53" s="303"/>
       <c r="D53" s="14" t="s">
         <v>110</v>
       </c>
       <c r="E53" s="17"/>
       <c r="F53" s="17"/>
       <c r="G53" s="17"/>
       <c r="H53" s="31"/>
-      <c r="I53" s="301"/>
-[...4 lines deleted...]
-      <c r="C54" s="310"/>
+      <c r="I53" s="380"/>
+    </row>
+    <row r="54" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="305"/>
+      <c r="B54" s="309"/>
+      <c r="C54" s="303"/>
       <c r="D54" s="14" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="17"/>
       <c r="F54" s="17"/>
       <c r="G54" s="17"/>
       <c r="H54" s="31"/>
-      <c r="I54" s="301"/>
-[...4 lines deleted...]
-      <c r="C55" s="310"/>
+      <c r="I54" s="380"/>
+    </row>
+    <row r="55" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="305"/>
+      <c r="B55" s="309"/>
+      <c r="C55" s="303"/>
       <c r="D55" s="14" t="s">
         <v>117</v>
       </c>
       <c r="E55" s="17"/>
       <c r="F55" s="17"/>
       <c r="G55" s="17"/>
       <c r="H55" s="31"/>
-      <c r="I55" s="301"/>
-[...4 lines deleted...]
-      <c r="C56" s="310"/>
+      <c r="I55" s="380"/>
+    </row>
+    <row r="56" spans="1:9" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="305"/>
+      <c r="B56" s="309"/>
+      <c r="C56" s="303"/>
       <c r="D56" s="58" t="s">
         <v>118</v>
       </c>
       <c r="E56" s="17"/>
       <c r="F56" s="17"/>
       <c r="G56" s="17"/>
       <c r="H56" s="31"/>
-      <c r="I56" s="305"/>
-[...2 lines deleted...]
-      <c r="A57" s="323" t="s">
+      <c r="I56" s="381"/>
+    </row>
+    <row r="57" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="306" t="s">
         <v>119</v>
       </c>
-      <c r="B57" s="343" t="s">
+      <c r="B57" s="344" t="s">
         <v>120</v>
       </c>
-      <c r="C57" s="346" t="s">
+      <c r="C57" s="347" t="s">
         <v>121</v>
       </c>
       <c r="D57" s="89" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="22"/>
       <c r="F57" s="22"/>
       <c r="G57" s="22"/>
       <c r="H57" s="39"/>
-      <c r="I57" s="297"/>
-[...4 lines deleted...]
-      <c r="C58" s="340"/>
+      <c r="I57" s="382"/>
+    </row>
+    <row r="58" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="307"/>
+      <c r="B58" s="313"/>
+      <c r="C58" s="315"/>
       <c r="D58" s="10" t="s">
         <v>123</v>
       </c>
       <c r="E58" s="11"/>
       <c r="F58" s="11"/>
       <c r="G58" s="11"/>
       <c r="H58" s="35"/>
-      <c r="I58" s="298"/>
-[...4 lines deleted...]
-      <c r="C59" s="340"/>
+      <c r="I58" s="383"/>
+    </row>
+    <row r="59" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="307"/>
+      <c r="B59" s="313"/>
+      <c r="C59" s="315"/>
       <c r="D59" s="10" t="s">
         <v>124</v>
       </c>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="11"/>
       <c r="H59" s="35"/>
-      <c r="I59" s="298"/>
-[...4 lines deleted...]
-      <c r="C60" s="348"/>
+      <c r="I59" s="383"/>
+    </row>
+    <row r="60" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="307"/>
+      <c r="B60" s="313"/>
+      <c r="C60" s="349"/>
       <c r="D60" s="10" t="s">
         <v>125</v>
       </c>
       <c r="E60" s="11"/>
       <c r="F60" s="11"/>
       <c r="G60" s="11"/>
       <c r="H60" s="35"/>
-      <c r="I60" s="303"/>
-[...3 lines deleted...]
-      <c r="B61" s="353"/>
+      <c r="I60" s="385"/>
+    </row>
+    <row r="61" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="307"/>
+      <c r="B61" s="313"/>
       <c r="C61" s="23" t="s">
         <v>126</v>
       </c>
       <c r="D61" s="90" t="s">
         <v>127</v>
       </c>
       <c r="E61" s="11"/>
       <c r="F61" s="11"/>
       <c r="G61" s="11"/>
       <c r="H61" s="35"/>
       <c r="I61" s="141"/>
     </row>
-    <row r="62" spans="1:9" ht="34.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C62" s="311" t="s">
+    <row r="62" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="307"/>
+      <c r="B62" s="313"/>
+      <c r="C62" s="316" t="s">
         <v>128</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>129</v>
       </c>
       <c r="E62" s="11"/>
       <c r="F62" s="11"/>
       <c r="G62" s="11"/>
       <c r="H62" s="35"/>
-      <c r="I62" s="300"/>
-[...4 lines deleted...]
-      <c r="C63" s="340"/>
+      <c r="I62" s="379"/>
+    </row>
+    <row r="63" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="307"/>
+      <c r="B63" s="313"/>
+      <c r="C63" s="315"/>
       <c r="D63" s="10" t="s">
         <v>130</v>
       </c>
       <c r="E63" s="11"/>
       <c r="F63" s="11"/>
       <c r="G63" s="11"/>
       <c r="H63" s="35"/>
-      <c r="I63" s="301"/>
-[...4 lines deleted...]
-      <c r="C64" s="340"/>
+      <c r="I63" s="380"/>
+    </row>
+    <row r="64" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="307"/>
+      <c r="B64" s="345"/>
+      <c r="C64" s="315"/>
       <c r="D64" s="10" t="s">
         <v>131</v>
       </c>
       <c r="E64" s="11"/>
       <c r="F64" s="11"/>
       <c r="G64" s="11"/>
       <c r="H64" s="35"/>
-      <c r="I64" s="301"/>
-[...4 lines deleted...]
-      <c r="C65" s="340"/>
+      <c r="I64" s="380"/>
+    </row>
+    <row r="65" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="307"/>
+      <c r="B65" s="345"/>
+      <c r="C65" s="315"/>
       <c r="D65" s="10" t="s">
         <v>132</v>
       </c>
       <c r="E65" s="11"/>
       <c r="F65" s="11"/>
       <c r="G65" s="11"/>
       <c r="H65" s="35"/>
-      <c r="I65" s="301"/>
-[...4 lines deleted...]
-      <c r="C66" s="313"/>
+      <c r="I65" s="380"/>
+    </row>
+    <row r="66" spans="1:9" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="307"/>
+      <c r="B66" s="345"/>
+      <c r="C66" s="351"/>
       <c r="D66" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E66" s="11"/>
       <c r="F66" s="11"/>
       <c r="G66" s="11"/>
       <c r="H66" s="35"/>
-      <c r="I66" s="305"/>
-[...2 lines deleted...]
-      <c r="A67" s="323" t="s">
+      <c r="I66" s="381"/>
+    </row>
+    <row r="67" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="306" t="s">
         <v>134</v>
       </c>
-      <c r="B67" s="333" t="s">
+      <c r="B67" s="308" t="s">
         <v>135</v>
       </c>
-      <c r="C67" s="309" t="s">
+      <c r="C67" s="310" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="22" t="s">
         <v>108</v>
       </c>
       <c r="E67" s="22"/>
       <c r="F67" s="22"/>
       <c r="G67" s="22"/>
       <c r="H67" s="39"/>
-      <c r="I67" s="297"/>
-[...4 lines deleted...]
-      <c r="C68" s="310"/>
+      <c r="I67" s="382"/>
+    </row>
+    <row r="68" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="307"/>
+      <c r="B68" s="309"/>
+      <c r="C68" s="303"/>
       <c r="D68" s="11" t="s">
         <v>137</v>
       </c>
       <c r="E68" s="11"/>
       <c r="F68" s="11"/>
       <c r="G68" s="11"/>
       <c r="H68" s="35"/>
-      <c r="I68" s="298"/>
-[...3 lines deleted...]
-      <c r="B69" s="332" t="s">
+      <c r="I68" s="383"/>
+    </row>
+    <row r="69" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="307"/>
+      <c r="B69" s="309" t="s">
         <v>138</v>
       </c>
-      <c r="C69" s="310" t="s">
+      <c r="C69" s="303" t="s">
         <v>139</v>
       </c>
       <c r="D69" s="11" t="s">
         <v>140</v>
       </c>
       <c r="E69" s="11"/>
       <c r="F69" s="11"/>
       <c r="G69" s="11"/>
       <c r="H69" s="35"/>
-      <c r="I69" s="298"/>
-[...4 lines deleted...]
-      <c r="C70" s="310"/>
+      <c r="I69" s="383"/>
+    </row>
+    <row r="70" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="307"/>
+      <c r="B70" s="309"/>
+      <c r="C70" s="303"/>
       <c r="D70" s="11" t="s">
         <v>141</v>
       </c>
       <c r="E70" s="11"/>
       <c r="F70" s="11"/>
       <c r="G70" s="11"/>
       <c r="H70" s="35"/>
-      <c r="I70" s="298"/>
-[...3 lines deleted...]
-      <c r="B71" s="317" t="s">
+      <c r="I70" s="383"/>
+    </row>
+    <row r="71" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="307"/>
+      <c r="B71" s="360" t="s">
         <v>142</v>
       </c>
-      <c r="C71" s="311" t="s">
+      <c r="C71" s="316" t="s">
         <v>143</v>
       </c>
       <c r="D71" s="11" t="s">
         <v>144</v>
       </c>
       <c r="E71" s="11"/>
       <c r="F71" s="11"/>
       <c r="G71" s="11"/>
       <c r="H71" s="35"/>
-      <c r="I71" s="298"/>
-[...4 lines deleted...]
-      <c r="C72" s="340"/>
+      <c r="I71" s="383"/>
+    </row>
+    <row r="72" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="307"/>
+      <c r="B72" s="361"/>
+      <c r="C72" s="315"/>
       <c r="D72" s="88" t="s">
         <v>145</v>
       </c>
       <c r="E72" s="11"/>
       <c r="F72" s="11"/>
       <c r="G72" s="11"/>
       <c r="H72" s="35"/>
-      <c r="I72" s="298"/>
-[...4 lines deleted...]
-      <c r="C73" s="340"/>
+      <c r="I72" s="383"/>
+    </row>
+    <row r="73" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="307"/>
+      <c r="B73" s="362"/>
+      <c r="C73" s="315"/>
       <c r="D73" s="11" t="s">
         <v>146</v>
       </c>
       <c r="E73" s="11"/>
       <c r="F73" s="11"/>
       <c r="G73" s="11"/>
       <c r="H73" s="35"/>
-      <c r="I73" s="298"/>
-[...4 lines deleted...]
-      <c r="C74" s="348"/>
+      <c r="I73" s="383"/>
+    </row>
+    <row r="74" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="307"/>
+      <c r="B74" s="363"/>
+      <c r="C74" s="349"/>
       <c r="D74" s="7" t="s">
         <v>147</v>
       </c>
       <c r="E74" s="11"/>
       <c r="F74" s="11"/>
       <c r="G74" s="11"/>
       <c r="H74" s="35"/>
-      <c r="I74" s="298"/>
-[...2 lines deleted...]
-      <c r="A75" s="324"/>
+      <c r="I74" s="383"/>
+    </row>
+    <row r="75" spans="1:9" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="307"/>
       <c r="B75" s="93" t="s">
         <v>148</v>
       </c>
       <c r="C75" s="23" t="s">
         <v>149</v>
       </c>
       <c r="D75" s="11" t="s">
         <v>150</v>
       </c>
       <c r="E75" s="11"/>
       <c r="F75" s="11"/>
       <c r="G75" s="11"/>
       <c r="H75" s="35"/>
-      <c r="I75" s="298"/>
-[...3 lines deleted...]
-      <c r="B76" s="325" t="s">
+      <c r="I75" s="383"/>
+    </row>
+    <row r="76" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="307"/>
+      <c r="B76" s="366" t="s">
         <v>151</v>
       </c>
-      <c r="C76" s="310" t="s">
+      <c r="C76" s="303" t="s">
         <v>152</v>
       </c>
       <c r="D76" s="11" t="s">
         <v>153</v>
       </c>
       <c r="E76" s="11"/>
       <c r="F76" s="11"/>
       <c r="G76" s="11"/>
       <c r="H76" s="35"/>
-      <c r="I76" s="298"/>
-[...4 lines deleted...]
-      <c r="C77" s="310"/>
+      <c r="I76" s="383"/>
+    </row>
+    <row r="77" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="307"/>
+      <c r="B77" s="366"/>
+      <c r="C77" s="303"/>
       <c r="D77" s="11" t="s">
         <v>154</v>
       </c>
       <c r="E77" s="11"/>
       <c r="F77" s="11"/>
       <c r="G77" s="11"/>
       <c r="H77" s="35"/>
-      <c r="I77" s="298"/>
-[...4 lines deleted...]
-      <c r="C78" s="310"/>
+      <c r="I77" s="383"/>
+    </row>
+    <row r="78" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="307"/>
+      <c r="B78" s="366"/>
+      <c r="C78" s="303"/>
       <c r="D78" s="11" t="s">
         <v>155</v>
       </c>
       <c r="E78" s="11"/>
       <c r="F78" s="11"/>
       <c r="G78" s="11"/>
       <c r="H78" s="35"/>
-      <c r="I78" s="298"/>
-[...4 lines deleted...]
-      <c r="C79" s="310"/>
+      <c r="I78" s="383"/>
+    </row>
+    <row r="79" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="307"/>
+      <c r="B79" s="366"/>
+      <c r="C79" s="303"/>
       <c r="D79" s="88" t="s">
         <v>156</v>
       </c>
       <c r="E79" s="11"/>
       <c r="F79" s="11"/>
       <c r="G79" s="11"/>
       <c r="H79" s="35"/>
-      <c r="I79" s="298"/>
-[...3 lines deleted...]
-      <c r="B80" s="326" t="s">
+      <c r="I79" s="383"/>
+    </row>
+    <row r="80" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="307"/>
+      <c r="B80" s="367" t="s">
         <v>157</v>
       </c>
-      <c r="C80" s="310" t="s">
+      <c r="C80" s="303" t="s">
         <v>158</v>
       </c>
       <c r="D80" s="11" t="s">
         <v>153</v>
       </c>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="35"/>
-      <c r="I80" s="298"/>
-[...4 lines deleted...]
-      <c r="C81" s="310"/>
+      <c r="I80" s="383"/>
+    </row>
+    <row r="81" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="307"/>
+      <c r="B81" s="368"/>
+      <c r="C81" s="303"/>
       <c r="D81" s="11" t="s">
         <v>159</v>
       </c>
       <c r="E81" s="11"/>
       <c r="F81" s="11"/>
       <c r="G81" s="11"/>
       <c r="H81" s="35"/>
-      <c r="I81" s="298"/>
-[...4 lines deleted...]
-      <c r="C82" s="310"/>
+      <c r="I81" s="383"/>
+    </row>
+    <row r="82" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="307"/>
+      <c r="B82" s="368"/>
+      <c r="C82" s="303"/>
       <c r="D82" s="11" t="s">
         <v>160</v>
       </c>
       <c r="E82" s="11"/>
       <c r="F82" s="11"/>
       <c r="G82" s="11"/>
       <c r="H82" s="35"/>
-      <c r="I82" s="298"/>
-[...4 lines deleted...]
-      <c r="C83" s="310"/>
+      <c r="I82" s="383"/>
+    </row>
+    <row r="83" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="307"/>
+      <c r="B83" s="369"/>
+      <c r="C83" s="303"/>
       <c r="D83" s="11" t="s">
         <v>161</v>
       </c>
       <c r="E83" s="11"/>
       <c r="F83" s="11"/>
       <c r="G83" s="11"/>
       <c r="H83" s="35"/>
-      <c r="I83" s="298"/>
-[...3 lines deleted...]
-      <c r="B84" s="329" t="s">
+      <c r="I83" s="383"/>
+    </row>
+    <row r="84" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="307"/>
+      <c r="B84" s="370" t="s">
         <v>162</v>
       </c>
-      <c r="C84" s="310" t="s">
+      <c r="C84" s="303" t="s">
         <v>163</v>
       </c>
       <c r="D84" s="11" t="s">
         <v>164</v>
       </c>
       <c r="E84" s="11"/>
       <c r="F84" s="11"/>
       <c r="G84" s="11"/>
       <c r="H84" s="35"/>
-      <c r="I84" s="298"/>
-[...4 lines deleted...]
-      <c r="C85" s="310"/>
+      <c r="I84" s="383"/>
+    </row>
+    <row r="85" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="307"/>
+      <c r="B85" s="371"/>
+      <c r="C85" s="303"/>
       <c r="D85" s="11" t="s">
         <v>165</v>
       </c>
       <c r="E85" s="11"/>
       <c r="F85" s="11"/>
       <c r="G85" s="11"/>
       <c r="H85" s="35"/>
-      <c r="I85" s="298"/>
-[...4 lines deleted...]
-      <c r="C86" s="310"/>
+      <c r="I85" s="383"/>
+    </row>
+    <row r="86" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="307"/>
+      <c r="B86" s="371"/>
+      <c r="C86" s="303"/>
       <c r="D86" s="11" t="s">
         <v>166</v>
       </c>
       <c r="E86" s="11"/>
       <c r="F86" s="11"/>
       <c r="G86" s="11"/>
       <c r="H86" s="35"/>
-      <c r="I86" s="298"/>
-[...4 lines deleted...]
-      <c r="C87" s="310"/>
+      <c r="I86" s="383"/>
+    </row>
+    <row r="87" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="307"/>
+      <c r="B87" s="372"/>
+      <c r="C87" s="303"/>
       <c r="D87" s="11" t="s">
         <v>167</v>
       </c>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="11"/>
       <c r="H87" s="35"/>
-      <c r="I87" s="298"/>
-[...3 lines deleted...]
-      <c r="B88" s="332" t="s">
+      <c r="I87" s="383"/>
+    </row>
+    <row r="88" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="307"/>
+      <c r="B88" s="309" t="s">
         <v>168</v>
       </c>
-      <c r="C88" s="310" t="s">
+      <c r="C88" s="303" t="s">
         <v>169</v>
       </c>
       <c r="D88" s="11" t="s">
         <v>170</v>
       </c>
       <c r="E88" s="11"/>
       <c r="F88" s="11"/>
       <c r="G88" s="11"/>
       <c r="H88" s="35"/>
-      <c r="I88" s="298"/>
-[...4 lines deleted...]
-      <c r="C89" s="310"/>
+      <c r="I88" s="383"/>
+    </row>
+    <row r="89" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="307"/>
+      <c r="B89" s="309"/>
+      <c r="C89" s="303"/>
       <c r="D89" s="11" t="s">
         <v>171</v>
       </c>
       <c r="E89" s="11"/>
       <c r="F89" s="11"/>
       <c r="G89" s="11"/>
       <c r="H89" s="35"/>
-      <c r="I89" s="298"/>
-[...4 lines deleted...]
-      <c r="C90" s="310"/>
+      <c r="I89" s="383"/>
+    </row>
+    <row r="90" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="307"/>
+      <c r="B90" s="309"/>
+      <c r="C90" s="303"/>
       <c r="D90" s="149" t="s">
         <v>172</v>
       </c>
       <c r="E90" s="11"/>
       <c r="F90" s="11"/>
       <c r="G90" s="11"/>
       <c r="H90" s="35"/>
-      <c r="I90" s="299"/>
-[...2 lines deleted...]
-      <c r="A91" s="323" t="s">
+      <c r="I90" s="384"/>
+    </row>
+    <row r="91" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="306" t="s">
         <v>173</v>
       </c>
-      <c r="B91" s="333" t="s">
+      <c r="B91" s="308" t="s">
         <v>174</v>
       </c>
-      <c r="C91" s="309" t="s">
+      <c r="C91" s="310" t="s">
         <v>175</v>
       </c>
       <c r="D91" s="50" t="s">
         <v>176</v>
       </c>
       <c r="E91" s="12"/>
       <c r="F91" s="12"/>
       <c r="G91" s="12"/>
       <c r="H91" s="33"/>
-      <c r="I91" s="304"/>
-[...4 lines deleted...]
-      <c r="C92" s="310"/>
+      <c r="I91" s="392"/>
+    </row>
+    <row r="92" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="307"/>
+      <c r="B92" s="309"/>
+      <c r="C92" s="303"/>
       <c r="D92" s="90" t="s">
         <v>177</v>
       </c>
       <c r="E92" s="10"/>
       <c r="F92" s="10"/>
       <c r="G92" s="10"/>
       <c r="H92" s="34"/>
-      <c r="I92" s="298"/>
-[...4 lines deleted...]
-      <c r="C93" s="310"/>
+      <c r="I92" s="383"/>
+    </row>
+    <row r="93" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="307"/>
+      <c r="B93" s="309"/>
+      <c r="C93" s="303"/>
       <c r="D93" s="10" t="s">
         <v>178</v>
       </c>
       <c r="E93" s="10"/>
       <c r="F93" s="10"/>
       <c r="G93" s="10"/>
       <c r="H93" s="34"/>
-      <c r="I93" s="298"/>
-[...4 lines deleted...]
-      <c r="C94" s="310"/>
+      <c r="I93" s="383"/>
+    </row>
+    <row r="94" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="307"/>
+      <c r="B94" s="309"/>
+      <c r="C94" s="303"/>
       <c r="D94" s="10" t="s">
         <v>179</v>
       </c>
       <c r="E94" s="10"/>
       <c r="F94" s="10"/>
       <c r="G94" s="10"/>
       <c r="H94" s="34"/>
-      <c r="I94" s="298"/>
-[...4 lines deleted...]
-      <c r="C95" s="310"/>
+      <c r="I94" s="383"/>
+    </row>
+    <row r="95" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="307"/>
+      <c r="B95" s="309"/>
+      <c r="C95" s="303"/>
       <c r="D95" s="10" t="s">
         <v>180</v>
       </c>
       <c r="E95" s="10"/>
       <c r="F95" s="10"/>
       <c r="G95" s="10"/>
       <c r="H95" s="34"/>
-      <c r="I95" s="298"/>
-[...4 lines deleted...]
-      <c r="C96" s="310"/>
+      <c r="I95" s="383"/>
+    </row>
+    <row r="96" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="307"/>
+      <c r="B96" s="309"/>
+      <c r="C96" s="303"/>
       <c r="D96" s="10" t="s">
         <v>181</v>
       </c>
       <c r="E96" s="10"/>
       <c r="F96" s="10"/>
       <c r="G96" s="10"/>
       <c r="H96" s="34"/>
-      <c r="I96" s="303"/>
-[...2 lines deleted...]
-      <c r="A97" s="324"/>
+      <c r="I96" s="385"/>
+    </row>
+    <row r="97" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="307"/>
       <c r="B97" s="87" t="s">
         <v>182</v>
       </c>
       <c r="C97" s="74" t="s">
         <v>183</v>
       </c>
       <c r="D97" s="74" t="s">
         <v>184</v>
       </c>
       <c r="E97" s="13"/>
       <c r="F97" s="13"/>
       <c r="G97" s="13"/>
       <c r="H97" s="150"/>
       <c r="I97" s="142"/>
     </row>
-    <row r="98" spans="1:9" ht="36" customHeight="1">
-      <c r="A98" s="323" t="s">
+    <row r="98" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="306" t="s">
         <v>185</v>
       </c>
-      <c r="B98" s="337" t="s">
+      <c r="B98" s="356" t="s">
         <v>186</v>
       </c>
-      <c r="C98" s="309" t="s">
+      <c r="C98" s="310" t="s">
         <v>187</v>
       </c>
       <c r="D98" s="22" t="s">
         <v>188</v>
       </c>
       <c r="E98" s="22"/>
       <c r="F98" s="22"/>
       <c r="G98" s="22"/>
       <c r="H98" s="22"/>
-      <c r="I98" s="297"/>
-[...4 lines deleted...]
-      <c r="C99" s="310"/>
+      <c r="I98" s="382"/>
+    </row>
+    <row r="99" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="319"/>
+      <c r="B99" s="357"/>
+      <c r="C99" s="303"/>
       <c r="D99" s="11" t="s">
         <v>189</v>
       </c>
       <c r="E99" s="11"/>
       <c r="F99" s="11"/>
       <c r="G99" s="11"/>
       <c r="H99" s="11"/>
-      <c r="I99" s="298"/>
-[...4 lines deleted...]
-      <c r="C100" s="310"/>
+      <c r="I99" s="383"/>
+    </row>
+    <row r="100" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="319"/>
+      <c r="B100" s="357"/>
+      <c r="C100" s="303"/>
       <c r="D100" s="11" t="s">
         <v>190</v>
       </c>
       <c r="E100" s="11"/>
       <c r="F100" s="11"/>
       <c r="G100" s="11"/>
       <c r="H100" s="11"/>
-      <c r="I100" s="298"/>
-[...4 lines deleted...]
-      <c r="C101" s="310"/>
+      <c r="I100" s="383"/>
+    </row>
+    <row r="101" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="319"/>
+      <c r="B101" s="357"/>
+      <c r="C101" s="303"/>
       <c r="D101" s="11" t="s">
         <v>191</v>
       </c>
       <c r="E101" s="11"/>
       <c r="F101" s="11"/>
       <c r="G101" s="11"/>
       <c r="H101" s="11"/>
-      <c r="I101" s="298"/>
-[...4 lines deleted...]
-      <c r="C102" s="310"/>
+      <c r="I101" s="383"/>
+    </row>
+    <row r="102" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="319"/>
+      <c r="B102" s="357"/>
+      <c r="C102" s="303"/>
       <c r="D102" s="11" t="s">
         <v>192</v>
       </c>
       <c r="E102" s="11"/>
       <c r="F102" s="11"/>
       <c r="G102" s="11"/>
       <c r="H102" s="11"/>
-      <c r="I102" s="298"/>
-[...4 lines deleted...]
-      <c r="C103" s="310"/>
+      <c r="I102" s="383"/>
+    </row>
+    <row r="103" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="319"/>
+      <c r="B103" s="357"/>
+      <c r="C103" s="303"/>
       <c r="D103" s="11" t="s">
         <v>193</v>
       </c>
       <c r="E103" s="11"/>
       <c r="F103" s="11"/>
       <c r="G103" s="11"/>
       <c r="H103" s="11"/>
-      <c r="I103" s="298"/>
-[...4 lines deleted...]
-      <c r="C104" s="310"/>
+      <c r="I103" s="383"/>
+    </row>
+    <row r="104" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="319"/>
+      <c r="B104" s="357"/>
+      <c r="C104" s="303"/>
       <c r="D104" s="11" t="s">
         <v>194</v>
       </c>
       <c r="E104" s="11"/>
       <c r="F104" s="11"/>
       <c r="G104" s="11"/>
       <c r="H104" s="11"/>
-      <c r="I104" s="298"/>
-[...4 lines deleted...]
-      <c r="C105" s="310"/>
+      <c r="I104" s="383"/>
+    </row>
+    <row r="105" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="319"/>
+      <c r="B105" s="357"/>
+      <c r="C105" s="303"/>
       <c r="D105" s="11" t="s">
         <v>195</v>
       </c>
       <c r="E105" s="11"/>
       <c r="F105" s="11"/>
       <c r="G105" s="11"/>
       <c r="H105" s="11"/>
-      <c r="I105" s="303"/>
-[...4 lines deleted...]
-      <c r="C106" s="311" t="s">
+      <c r="I105" s="385"/>
+    </row>
+    <row r="106" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="319"/>
+      <c r="B106" s="357"/>
+      <c r="C106" s="316" t="s">
         <v>196</v>
       </c>
       <c r="D106" s="11" t="s">
         <v>197</v>
       </c>
       <c r="E106" s="11"/>
       <c r="F106" s="11"/>
       <c r="G106" s="11"/>
       <c r="H106" s="11"/>
-      <c r="I106" s="300"/>
-[...4 lines deleted...]
-      <c r="C107" s="340"/>
+      <c r="I106" s="379"/>
+    </row>
+    <row r="107" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="319"/>
+      <c r="B107" s="357"/>
+      <c r="C107" s="315"/>
       <c r="D107" s="11" t="s">
         <v>198</v>
       </c>
       <c r="E107" s="11"/>
       <c r="F107" s="11"/>
       <c r="G107" s="11"/>
       <c r="H107" s="11"/>
-      <c r="I107" s="301"/>
-[...4 lines deleted...]
-      <c r="C108" s="313"/>
+      <c r="I107" s="380"/>
+    </row>
+    <row r="108" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="319"/>
+      <c r="B108" s="357"/>
+      <c r="C108" s="351"/>
       <c r="D108" s="11" t="s">
         <v>199</v>
       </c>
       <c r="E108" s="11"/>
       <c r="F108" s="11"/>
       <c r="G108" s="11"/>
       <c r="H108" s="11"/>
-      <c r="I108" s="302"/>
-[...3 lines deleted...]
-      <c r="B109" s="338"/>
+      <c r="I108" s="391"/>
+    </row>
+    <row r="109" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="319"/>
+      <c r="B109" s="357"/>
       <c r="C109" s="10" t="s">
         <v>200</v>
       </c>
       <c r="D109" s="11" t="s">
         <v>201</v>
       </c>
       <c r="E109" s="11"/>
       <c r="F109" s="11"/>
       <c r="G109" s="11"/>
       <c r="H109" s="11"/>
       <c r="I109" s="141"/>
     </row>
-    <row r="110" spans="1:9" ht="36" customHeight="1">
-[...2 lines deleted...]
-      <c r="C110" s="311" t="s">
+    <row r="110" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="319"/>
+      <c r="B110" s="357"/>
+      <c r="C110" s="316" t="s">
         <v>202</v>
       </c>
       <c r="D110" s="11" t="s">
         <v>203</v>
       </c>
       <c r="E110" s="11"/>
       <c r="F110" s="11"/>
       <c r="G110" s="11"/>
       <c r="H110" s="11"/>
-      <c r="I110" s="300"/>
-[...4 lines deleted...]
-      <c r="C111" s="341"/>
+      <c r="I110" s="379"/>
+    </row>
+    <row r="111" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="320"/>
+      <c r="B111" s="358"/>
+      <c r="C111" s="359"/>
       <c r="D111" s="13" t="s">
         <v>204</v>
       </c>
       <c r="E111" s="13"/>
       <c r="F111" s="13"/>
       <c r="G111" s="13"/>
       <c r="H111" s="13"/>
-      <c r="I111" s="299"/>
-[...2 lines deleted...]
-      <c r="A112" s="342" t="s">
+      <c r="I111" s="384"/>
+    </row>
+    <row r="112" spans="1:9" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="319" t="s">
         <v>205</v>
       </c>
-      <c r="B112" s="343" t="s">
+      <c r="B112" s="344" t="s">
         <v>206</v>
       </c>
-      <c r="C112" s="346" t="s">
+      <c r="C112" s="347" t="s">
         <v>207</v>
       </c>
       <c r="D112" s="22" t="s">
         <v>208</v>
       </c>
       <c r="E112" s="22"/>
       <c r="F112" s="22"/>
       <c r="G112" s="22"/>
       <c r="H112" s="22"/>
-      <c r="I112" s="297"/>
-[...4 lines deleted...]
-      <c r="C113" s="347"/>
+      <c r="I112" s="382"/>
+    </row>
+    <row r="113" spans="1:9" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="319"/>
+      <c r="B113" s="345"/>
+      <c r="C113" s="348"/>
       <c r="D113" s="53" t="s">
         <v>209</v>
       </c>
       <c r="E113" s="53"/>
       <c r="F113" s="53"/>
       <c r="G113" s="53"/>
       <c r="H113" s="53"/>
-      <c r="I113" s="298"/>
-[...4 lines deleted...]
-      <c r="C114" s="348"/>
+      <c r="I113" s="383"/>
+    </row>
+    <row r="114" spans="1:9" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="319"/>
+      <c r="B114" s="346"/>
+      <c r="C114" s="349"/>
       <c r="D114" s="11" t="s">
         <v>210</v>
       </c>
       <c r="E114" s="11"/>
       <c r="F114" s="11"/>
       <c r="G114" s="11"/>
       <c r="H114" s="11"/>
-      <c r="I114" s="303"/>
-[...2 lines deleted...]
-      <c r="A115" s="342"/>
+      <c r="I114" s="385"/>
+    </row>
+    <row r="115" spans="1:9" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="319"/>
       <c r="B115" s="87" t="s">
         <v>211</v>
       </c>
       <c r="C115" s="74" t="s">
         <v>212</v>
       </c>
       <c r="D115" s="13" t="s">
         <v>213</v>
       </c>
       <c r="E115" s="13"/>
       <c r="F115" s="13"/>
       <c r="G115" s="13"/>
       <c r="H115" s="13"/>
       <c r="I115" s="142"/>
     </row>
-    <row r="116" spans="1:9" ht="42.75" customHeight="1">
-      <c r="A116" s="321" t="s">
+    <row r="116" spans="1:9" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="364" t="s">
         <v>214</v>
       </c>
-      <c r="B116" s="335" t="s">
+      <c r="B116" s="355" t="s">
         <v>215</v>
       </c>
-      <c r="C116" s="313" t="s">
+      <c r="C116" s="351" t="s">
         <v>216</v>
       </c>
       <c r="D116" s="151" t="s">
         <v>217</v>
       </c>
       <c r="E116" s="53"/>
       <c r="F116" s="53"/>
       <c r="G116" s="53"/>
       <c r="H116" s="53"/>
-      <c r="I116" s="301"/>
-[...4 lines deleted...]
-      <c r="C117" s="334"/>
+      <c r="I116" s="380"/>
+    </row>
+    <row r="117" spans="1:9" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="365"/>
+      <c r="B117" s="312"/>
+      <c r="C117" s="311"/>
       <c r="D117" s="147" t="s">
         <v>218</v>
       </c>
       <c r="E117" s="13"/>
       <c r="F117" s="13"/>
       <c r="G117" s="13"/>
       <c r="H117" s="13"/>
-      <c r="I117" s="299"/>
-[...2 lines deleted...]
-      <c r="A118" s="324" t="s">
+      <c r="I117" s="384"/>
+    </row>
+    <row r="118" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="307" t="s">
         <v>219</v>
       </c>
-      <c r="B118" s="333" t="s">
+      <c r="B118" s="308" t="s">
         <v>220</v>
       </c>
-      <c r="C118" s="309" t="s">
+      <c r="C118" s="310" t="s">
         <v>221</v>
       </c>
       <c r="D118" s="148" t="s">
         <v>222</v>
       </c>
       <c r="E118" s="22"/>
       <c r="F118" s="22"/>
       <c r="G118" s="22"/>
       <c r="H118" s="22"/>
-      <c r="I118" s="297"/>
-[...4 lines deleted...]
-      <c r="C119" s="340"/>
+      <c r="I118" s="382"/>
+    </row>
+    <row r="119" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="307"/>
+      <c r="B119" s="313"/>
+      <c r="C119" s="315"/>
       <c r="D119" s="11" t="s">
         <v>223</v>
       </c>
       <c r="E119" s="49"/>
       <c r="F119" s="49"/>
       <c r="G119" s="49"/>
       <c r="H119" s="49"/>
-      <c r="I119" s="298"/>
-[...4 lines deleted...]
-      <c r="C120" s="340"/>
+      <c r="I119" s="383"/>
+    </row>
+    <row r="120" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="307"/>
+      <c r="B120" s="313"/>
+      <c r="C120" s="315"/>
       <c r="D120" s="11" t="s">
         <v>224</v>
       </c>
       <c r="E120" s="11"/>
       <c r="F120" s="11"/>
       <c r="G120" s="11"/>
       <c r="H120" s="11"/>
-      <c r="I120" s="298"/>
-[...4 lines deleted...]
-      <c r="C121" s="340"/>
+      <c r="I120" s="383"/>
+    </row>
+    <row r="121" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="307"/>
+      <c r="B121" s="313"/>
+      <c r="C121" s="315"/>
       <c r="D121" s="11" t="s">
         <v>225</v>
       </c>
       <c r="E121" s="11"/>
       <c r="F121" s="11"/>
       <c r="G121" s="11"/>
       <c r="H121" s="11"/>
-      <c r="I121" s="298"/>
-[...4 lines deleted...]
-      <c r="C122" s="340"/>
+      <c r="I121" s="383"/>
+    </row>
+    <row r="122" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="307"/>
+      <c r="B122" s="313"/>
+      <c r="C122" s="315"/>
       <c r="D122" s="11" t="s">
         <v>226</v>
       </c>
       <c r="E122" s="11"/>
       <c r="F122" s="11"/>
       <c r="G122" s="11"/>
       <c r="H122" s="11"/>
-      <c r="I122" s="298"/>
-[...4 lines deleted...]
-      <c r="C123" s="340"/>
+      <c r="I122" s="383"/>
+    </row>
+    <row r="123" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="307"/>
+      <c r="B123" s="313"/>
+      <c r="C123" s="315"/>
       <c r="D123" s="11" t="s">
         <v>227</v>
       </c>
       <c r="E123" s="51"/>
       <c r="F123" s="51"/>
       <c r="G123" s="51"/>
       <c r="H123" s="51"/>
-      <c r="I123" s="298"/>
-[...4 lines deleted...]
-      <c r="C124" s="311"/>
+      <c r="I123" s="383"/>
+    </row>
+    <row r="124" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="307"/>
+      <c r="B124" s="314"/>
+      <c r="C124" s="316"/>
       <c r="D124" s="49" t="s">
         <v>228</v>
       </c>
       <c r="E124" s="49"/>
       <c r="F124" s="49"/>
       <c r="G124" s="49"/>
       <c r="H124" s="49"/>
-      <c r="I124" s="299"/>
-[...3 lines deleted...]
-      <c r="B125" s="333" t="s">
+      <c r="I124" s="384"/>
+    </row>
+    <row r="125" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="317"/>
+      <c r="B125" s="308" t="s">
         <v>229</v>
       </c>
-      <c r="C125" s="309" t="s">
+      <c r="C125" s="310" t="s">
         <v>136</v>
       </c>
       <c r="D125" s="22" t="s">
         <v>230</v>
       </c>
       <c r="E125" s="22"/>
       <c r="F125" s="22"/>
       <c r="G125" s="22"/>
       <c r="H125" s="22"/>
-      <c r="I125" s="297"/>
-[...4 lines deleted...]
-      <c r="C126" s="310"/>
+      <c r="I125" s="382"/>
+    </row>
+    <row r="126" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="317"/>
+      <c r="B126" s="309"/>
+      <c r="C126" s="303"/>
       <c r="D126" s="11" t="s">
         <v>231</v>
       </c>
       <c r="E126" s="11"/>
       <c r="F126" s="11"/>
       <c r="G126" s="11"/>
       <c r="H126" s="11"/>
-      <c r="I126" s="298"/>
-[...4 lines deleted...]
-      <c r="C127" s="334"/>
+      <c r="I126" s="383"/>
+    </row>
+    <row r="127" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="318"/>
+      <c r="B127" s="312"/>
+      <c r="C127" s="311"/>
       <c r="D127" s="13" t="s">
         <v>232</v>
       </c>
       <c r="E127" s="13"/>
       <c r="F127" s="13"/>
       <c r="G127" s="13"/>
       <c r="H127" s="13"/>
-      <c r="I127" s="299"/>
+      <c r="I127" s="384"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="90">
-    <mergeCell ref="C80:C83"/>
-[...57 lines deleted...]
-    <mergeCell ref="B91:B96"/>
+    <mergeCell ref="I118:I124"/>
+    <mergeCell ref="I125:I127"/>
+    <mergeCell ref="I106:I108"/>
+    <mergeCell ref="I110:I111"/>
+    <mergeCell ref="I112:I114"/>
+    <mergeCell ref="I116:I117"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="I62:I66"/>
+    <mergeCell ref="I91:I96"/>
+    <mergeCell ref="I98:I105"/>
+    <mergeCell ref="I40:I44"/>
+    <mergeCell ref="I45:I50"/>
+    <mergeCell ref="I51:I56"/>
+    <mergeCell ref="I57:I60"/>
+    <mergeCell ref="I67:I90"/>
     <mergeCell ref="I1:I2"/>
     <mergeCell ref="C45:C50"/>
     <mergeCell ref="C32:C35"/>
     <mergeCell ref="C36:C39"/>
     <mergeCell ref="B32:B35"/>
     <mergeCell ref="B36:B39"/>
     <mergeCell ref="I18:I24"/>
     <mergeCell ref="I25:I31"/>
     <mergeCell ref="I32:I35"/>
     <mergeCell ref="I36:I39"/>
     <mergeCell ref="C25:C31"/>
     <mergeCell ref="E1:H1"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="I3:I8"/>
     <mergeCell ref="I9:I12"/>
     <mergeCell ref="I13:I15"/>
-    <mergeCell ref="I16:I17"/>
-[...13 lines deleted...]
-    <mergeCell ref="I116:I117"/>
+    <mergeCell ref="A116:A117"/>
+    <mergeCell ref="A91:A97"/>
+    <mergeCell ref="B76:B79"/>
+    <mergeCell ref="B80:B83"/>
+    <mergeCell ref="B84:B87"/>
+    <mergeCell ref="B88:B90"/>
+    <mergeCell ref="B91:B96"/>
+    <mergeCell ref="C116:C117"/>
+    <mergeCell ref="B116:B117"/>
+    <mergeCell ref="C98:C105"/>
+    <mergeCell ref="B98:B111"/>
+    <mergeCell ref="C106:C108"/>
+    <mergeCell ref="C110:C111"/>
+    <mergeCell ref="C40:C44"/>
+    <mergeCell ref="C84:C87"/>
+    <mergeCell ref="C62:C66"/>
+    <mergeCell ref="C71:C74"/>
+    <mergeCell ref="B40:B44"/>
+    <mergeCell ref="B57:B66"/>
+    <mergeCell ref="B51:B56"/>
+    <mergeCell ref="C51:C56"/>
+    <mergeCell ref="C57:C60"/>
+    <mergeCell ref="C76:C79"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="B71:B74"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:B2"/>
+    <mergeCell ref="C1:C2"/>
+    <mergeCell ref="C3:C8"/>
+    <mergeCell ref="B3:B8"/>
+    <mergeCell ref="A3:A24"/>
+    <mergeCell ref="C9:C12"/>
+    <mergeCell ref="C13:C15"/>
+    <mergeCell ref="C18:C24"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="B9:B24"/>
+    <mergeCell ref="B69:B70"/>
+    <mergeCell ref="A57:A66"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="A32:A39"/>
+    <mergeCell ref="A25:A31"/>
+    <mergeCell ref="B25:B31"/>
+    <mergeCell ref="A40:A44"/>
+    <mergeCell ref="C80:C83"/>
+    <mergeCell ref="A45:A56"/>
+    <mergeCell ref="A67:A90"/>
+    <mergeCell ref="B45:B50"/>
+    <mergeCell ref="C125:C127"/>
+    <mergeCell ref="B125:B127"/>
+    <mergeCell ref="C88:C90"/>
+    <mergeCell ref="B118:B124"/>
+    <mergeCell ref="C118:C124"/>
+    <mergeCell ref="C69:C70"/>
+    <mergeCell ref="A118:A127"/>
+    <mergeCell ref="A98:A111"/>
+    <mergeCell ref="C91:C96"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:B114"/>
+    <mergeCell ref="C112:C114"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B36:B39" r:id="rId1" display="../documents a imprimer/DUER IDF/JEV/Annexes 1/Fiche 20_La chaleur.doc" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.27559055118110237" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Evaluation des Risques Professionnels (DUER Modèle MSA Ile-de-France)&amp;"Arial,Gras"&amp;9
 &amp;C&amp;8&amp;D&amp;R&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="5" manualBreakCount="5">
     <brk id="24" max="16383" man="1"/>
     <brk id="44" max="9" man="1"/>
     <brk id="66" max="8" man="1"/>
     <brk id="90" max="8" man="1"/>
     <brk id="111" max="8" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor indexed="60"/>
   </sheetPr>
   <dimension ref="A1:I275"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A111" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="2" topLeftCell="A106" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="M21" sqref="M21"/>
       <selection pane="bottomLeft" activeCell="D99" sqref="D99"/>
-      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="9" customWidth="1"/>
     <col min="2" max="3" width="22.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="90" style="7" customWidth="1"/>
     <col min="5" max="6" width="6.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="6.140625" style="7" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="7" customWidth="1"/>
     <col min="9" max="9" width="76.140625" style="7" customWidth="1"/>
     <col min="10" max="16384" width="12.85546875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="8" customFormat="1" ht="44.25" customHeight="1">
-      <c r="A1" s="412" t="s">
+    <row r="1" spans="1:9" s="8" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="424" t="s">
         <v>233</v>
       </c>
-      <c r="B1" s="414" t="s">
+      <c r="B1" s="426" t="s">
         <v>234</v>
       </c>
-      <c r="C1" s="414" t="s">
+      <c r="C1" s="426" t="s">
         <v>41</v>
       </c>
-      <c r="D1" s="414" t="s">
+      <c r="D1" s="426" t="s">
         <v>42</v>
       </c>
-      <c r="E1" s="367" t="s">
+      <c r="E1" s="387" t="s">
         <v>43</v>
       </c>
-      <c r="F1" s="368"/>
-[...2 lines deleted...]
-      <c r="I1" s="307" t="s">
+      <c r="F1" s="388"/>
+      <c r="G1" s="388"/>
+      <c r="H1" s="389"/>
+      <c r="I1" s="373" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="2" spans="1:9" s="8" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="D2" s="415"/>
+    <row r="2" spans="1:9" s="8" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="425"/>
+      <c r="B2" s="427"/>
+      <c r="C2" s="427"/>
+      <c r="D2" s="427"/>
       <c r="E2" s="71" t="s">
         <v>45</v>
       </c>
       <c r="F2" s="44" t="s">
         <v>46</v>
       </c>
       <c r="G2" s="44" t="s">
         <v>47</v>
       </c>
       <c r="H2" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="I2" s="308"/>
-[...2 lines deleted...]
-      <c r="A3" s="394" t="s">
+      <c r="I2" s="374"/>
+    </row>
+    <row r="3" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="395" t="s">
         <v>236</v>
       </c>
       <c r="B3" s="59" t="s">
         <v>237</v>
       </c>
       <c r="C3" s="61" t="s">
         <v>238</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>239</v>
       </c>
       <c r="E3" s="42"/>
       <c r="F3" s="41"/>
       <c r="G3" s="75"/>
       <c r="H3" s="76"/>
       <c r="I3" s="152"/>
     </row>
-    <row r="4" spans="1:9" ht="37.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="365" t="s">
+    <row r="4" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="396"/>
+      <c r="B4" s="333" t="s">
         <v>76</v>
       </c>
-      <c r="C4" s="363" t="s">
+      <c r="C4" s="331" t="s">
         <v>238</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>240</v>
       </c>
       <c r="E4" s="42"/>
       <c r="F4" s="41"/>
       <c r="G4" s="14"/>
       <c r="H4" s="17"/>
-      <c r="I4" s="300"/>
-[...4 lines deleted...]
-      <c r="C5" s="364"/>
+      <c r="I4" s="379"/>
+    </row>
+    <row r="5" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="396"/>
+      <c r="B5" s="334"/>
+      <c r="C5" s="332"/>
       <c r="D5" s="14" t="s">
         <v>241</v>
       </c>
       <c r="E5" s="42"/>
       <c r="F5" s="41"/>
       <c r="G5" s="14"/>
       <c r="H5" s="17"/>
-      <c r="I5" s="302"/>
-[...3 lines deleted...]
-      <c r="B6" s="366" t="s">
+      <c r="I5" s="391"/>
+    </row>
+    <row r="6" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="396"/>
+      <c r="B6" s="334" t="s">
         <v>242</v>
       </c>
-      <c r="C6" s="370" t="s">
+      <c r="C6" s="335" t="s">
         <v>243</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>244</v>
       </c>
       <c r="E6" s="42"/>
       <c r="F6" s="41"/>
       <c r="G6" s="14"/>
       <c r="H6" s="17"/>
-      <c r="I6" s="300"/>
-[...4 lines deleted...]
-      <c r="C7" s="363"/>
+      <c r="I6" s="379"/>
+    </row>
+    <row r="7" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="396"/>
+      <c r="B7" s="334"/>
+      <c r="C7" s="331"/>
       <c r="D7" s="14" t="s">
         <v>245</v>
       </c>
       <c r="E7" s="42"/>
       <c r="F7" s="41"/>
       <c r="G7" s="14"/>
       <c r="H7" s="17"/>
-      <c r="I7" s="302"/>
-[...3 lines deleted...]
-      <c r="B8" s="366" t="s">
+      <c r="I7" s="391"/>
+    </row>
+    <row r="8" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="396"/>
+      <c r="B8" s="334" t="s">
         <v>246</v>
       </c>
-      <c r="C8" s="370" t="s">
+      <c r="C8" s="335" t="s">
         <v>243</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>247</v>
       </c>
       <c r="E8" s="42"/>
       <c r="F8" s="41"/>
       <c r="G8" s="14"/>
       <c r="H8" s="17"/>
-      <c r="I8" s="300"/>
-[...4 lines deleted...]
-      <c r="C9" s="371"/>
+      <c r="I8" s="379"/>
+    </row>
+    <row r="9" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="396"/>
+      <c r="B9" s="423"/>
+      <c r="C9" s="336"/>
       <c r="D9" s="14" t="s">
         <v>248</v>
       </c>
       <c r="E9" s="42"/>
       <c r="F9" s="41"/>
       <c r="G9" s="14"/>
       <c r="H9" s="17"/>
-      <c r="I9" s="301"/>
-[...4 lines deleted...]
-      <c r="C10" s="371"/>
+      <c r="I9" s="380"/>
+    </row>
+    <row r="10" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="396"/>
+      <c r="B10" s="423"/>
+      <c r="C10" s="336"/>
       <c r="D10" s="14" t="s">
         <v>249</v>
       </c>
       <c r="E10" s="42"/>
       <c r="F10" s="41"/>
       <c r="G10" s="14"/>
       <c r="H10" s="17"/>
-      <c r="I10" s="387"/>
-[...2 lines deleted...]
-      <c r="A11" s="395"/>
+      <c r="I10" s="443"/>
+    </row>
+    <row r="11" spans="1:9" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="396"/>
       <c r="B11" s="154" t="s">
         <v>250</v>
       </c>
-      <c r="C11" s="371"/>
+      <c r="C11" s="336"/>
       <c r="D11" s="155" t="s">
         <v>251</v>
       </c>
       <c r="E11" s="155"/>
       <c r="F11" s="155"/>
       <c r="G11" s="155"/>
       <c r="H11" s="155"/>
-      <c r="I11" s="388"/>
-[...2 lines deleted...]
-      <c r="A12" s="394" t="s">
+      <c r="I11" s="444"/>
+    </row>
+    <row r="12" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="395" t="s">
         <v>252</v>
       </c>
-      <c r="B12" s="392" t="s">
+      <c r="B12" s="393" t="s">
         <v>253</v>
       </c>
-      <c r="C12" s="411" t="s">
+      <c r="C12" s="422" t="s">
         <v>254</v>
       </c>
       <c r="D12" s="41" t="s">
         <v>255</v>
       </c>
       <c r="E12" s="42"/>
       <c r="F12" s="41"/>
       <c r="G12" s="14"/>
       <c r="H12" s="17"/>
-      <c r="I12" s="389"/>
-[...4 lines deleted...]
-      <c r="C13" s="371"/>
+      <c r="I12" s="445"/>
+    </row>
+    <row r="13" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="396"/>
+      <c r="B13" s="393"/>
+      <c r="C13" s="336"/>
       <c r="D13" s="14" t="s">
         <v>256</v>
       </c>
       <c r="E13" s="42"/>
       <c r="F13" s="41"/>
       <c r="G13" s="14"/>
       <c r="H13" s="17"/>
-      <c r="I13" s="301"/>
-[...4 lines deleted...]
-      <c r="C14" s="363"/>
+      <c r="I13" s="380"/>
+    </row>
+    <row r="14" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="396"/>
+      <c r="B14" s="333"/>
+      <c r="C14" s="331"/>
       <c r="D14" s="14" t="s">
         <v>257</v>
       </c>
       <c r="E14" s="42"/>
       <c r="F14" s="41"/>
       <c r="G14" s="14"/>
       <c r="H14" s="17"/>
-      <c r="I14" s="302"/>
-[...3 lines deleted...]
-      <c r="B15" s="366" t="s">
+      <c r="I14" s="391"/>
+    </row>
+    <row r="15" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="396"/>
+      <c r="B15" s="334" t="s">
         <v>258</v>
       </c>
-      <c r="C15" s="370" t="s">
+      <c r="C15" s="335" t="s">
         <v>259</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>260</v>
       </c>
       <c r="E15" s="42"/>
       <c r="F15" s="41"/>
       <c r="G15" s="14"/>
       <c r="H15" s="17"/>
-      <c r="I15" s="300"/>
-[...4 lines deleted...]
-      <c r="C16" s="371"/>
+      <c r="I15" s="379"/>
+    </row>
+    <row r="16" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="396"/>
+      <c r="B16" s="423"/>
+      <c r="C16" s="336"/>
       <c r="D16" s="14" t="s">
         <v>261</v>
       </c>
       <c r="E16" s="42"/>
       <c r="F16" s="41"/>
       <c r="G16" s="14"/>
       <c r="H16" s="17"/>
-      <c r="I16" s="301"/>
-[...4 lines deleted...]
-      <c r="C17" s="371"/>
+      <c r="I16" s="380"/>
+    </row>
+    <row r="17" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="396"/>
+      <c r="B17" s="423"/>
+      <c r="C17" s="336"/>
       <c r="D17" s="14" t="s">
         <v>262</v>
       </c>
       <c r="E17" s="42"/>
       <c r="F17" s="41"/>
       <c r="G17" s="14"/>
       <c r="H17" s="17"/>
-      <c r="I17" s="301"/>
-[...4 lines deleted...]
-      <c r="C18" s="363"/>
+      <c r="I17" s="380"/>
+    </row>
+    <row r="18" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="396"/>
+      <c r="B18" s="423"/>
+      <c r="C18" s="331"/>
       <c r="D18" s="14" t="s">
         <v>249</v>
       </c>
       <c r="E18" s="42"/>
       <c r="F18" s="41"/>
       <c r="G18" s="14"/>
       <c r="H18" s="17"/>
-      <c r="I18" s="302"/>
-[...3 lines deleted...]
-      <c r="B19" s="382" t="s">
+      <c r="I18" s="391"/>
+    </row>
+    <row r="19" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="396"/>
+      <c r="B19" s="321" t="s">
         <v>263</v>
       </c>
-      <c r="C19" s="382" t="s">
+      <c r="C19" s="321" t="s">
         <v>264</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="42"/>
       <c r="F19" s="41"/>
       <c r="G19" s="14"/>
       <c r="H19" s="17"/>
-      <c r="I19" s="300"/>
-[...4 lines deleted...]
-      <c r="C20" s="392"/>
+      <c r="I19" s="379"/>
+    </row>
+    <row r="20" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="396"/>
+      <c r="B20" s="393"/>
+      <c r="C20" s="393"/>
       <c r="D20" s="14" t="s">
         <v>265</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="41"/>
       <c r="G20" s="14"/>
       <c r="H20" s="17"/>
-      <c r="I20" s="298"/>
-[...4 lines deleted...]
-      <c r="C21" s="392"/>
+      <c r="I20" s="383"/>
+    </row>
+    <row r="21" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="396"/>
+      <c r="B21" s="393"/>
+      <c r="C21" s="393"/>
       <c r="D21" s="14" t="s">
         <v>266</v>
       </c>
       <c r="E21" s="42"/>
       <c r="F21" s="41"/>
       <c r="G21" s="14"/>
       <c r="H21" s="17"/>
-      <c r="I21" s="387"/>
-[...4 lines deleted...]
-      <c r="C22" s="392"/>
+      <c r="I21" s="443"/>
+    </row>
+    <row r="22" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="396"/>
+      <c r="B22" s="393"/>
+      <c r="C22" s="393"/>
       <c r="D22" s="14" t="s">
         <v>267</v>
       </c>
       <c r="E22" s="42"/>
       <c r="F22" s="41"/>
       <c r="G22" s="14"/>
       <c r="H22" s="17"/>
-      <c r="I22" s="387"/>
-[...4 lines deleted...]
-      <c r="C23" s="392"/>
+      <c r="I22" s="443"/>
+    </row>
+    <row r="23" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="396"/>
+      <c r="B23" s="393"/>
+      <c r="C23" s="393"/>
       <c r="D23" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="42"/>
       <c r="F23" s="41"/>
       <c r="G23" s="14"/>
       <c r="H23" s="17"/>
-      <c r="I23" s="387"/>
-[...4 lines deleted...]
-      <c r="C24" s="392"/>
+      <c r="I23" s="443"/>
+    </row>
+    <row r="24" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="396"/>
+      <c r="B24" s="393"/>
+      <c r="C24" s="393"/>
       <c r="D24" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="42"/>
       <c r="F24" s="41"/>
       <c r="G24" s="14"/>
       <c r="H24" s="17"/>
-      <c r="I24" s="387"/>
-[...4 lines deleted...]
-      <c r="C25" s="437"/>
+      <c r="I24" s="443"/>
+    </row>
+    <row r="25" spans="1:9" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="396"/>
+      <c r="B25" s="428"/>
+      <c r="C25" s="428"/>
       <c r="D25" s="155" t="s">
         <v>63</v>
       </c>
       <c r="E25" s="155"/>
       <c r="F25" s="155"/>
       <c r="G25" s="155"/>
       <c r="H25" s="155"/>
-      <c r="I25" s="387"/>
-[...2 lines deleted...]
-      <c r="A26" s="397" t="s">
+      <c r="I25" s="443"/>
+    </row>
+    <row r="26" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="442" t="s">
         <v>268</v>
       </c>
-      <c r="B26" s="382" t="s">
+      <c r="B26" s="321" t="s">
         <v>269</v>
       </c>
-      <c r="C26" s="364" t="s">
+      <c r="C26" s="332" t="s">
         <v>270</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>256</v>
       </c>
       <c r="E26" s="42"/>
       <c r="F26" s="41"/>
       <c r="G26" s="14"/>
       <c r="H26" s="17"/>
-      <c r="I26" s="306"/>
-[...4 lines deleted...]
-      <c r="C27" s="407"/>
+      <c r="I26" s="390"/>
+    </row>
+    <row r="27" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="396"/>
+      <c r="B27" s="393"/>
+      <c r="C27" s="421"/>
       <c r="D27" s="14" t="s">
         <v>271</v>
       </c>
       <c r="E27" s="42"/>
       <c r="F27" s="41"/>
       <c r="G27" s="14"/>
       <c r="H27" s="17"/>
-      <c r="I27" s="301"/>
-[...4 lines deleted...]
-      <c r="C28" s="407"/>
+      <c r="I27" s="380"/>
+    </row>
+    <row r="28" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="396"/>
+      <c r="B28" s="393"/>
+      <c r="C28" s="421"/>
       <c r="D28" s="14" t="s">
         <v>272</v>
       </c>
       <c r="E28" s="42"/>
       <c r="F28" s="41"/>
       <c r="G28" s="14"/>
       <c r="H28" s="17"/>
-      <c r="I28" s="301"/>
-[...4 lines deleted...]
-      <c r="C29" s="407"/>
+      <c r="I28" s="380"/>
+    </row>
+    <row r="29" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="396"/>
+      <c r="B29" s="393"/>
+      <c r="C29" s="421"/>
       <c r="D29" s="14" t="s">
         <v>273</v>
       </c>
       <c r="E29" s="42"/>
       <c r="F29" s="41"/>
       <c r="G29" s="14"/>
       <c r="H29" s="17"/>
-      <c r="I29" s="301"/>
-[...4 lines deleted...]
-      <c r="C30" s="407"/>
+      <c r="I29" s="380"/>
+    </row>
+    <row r="30" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="396"/>
+      <c r="B30" s="393"/>
+      <c r="C30" s="421"/>
       <c r="D30" s="14" t="s">
         <v>274</v>
       </c>
       <c r="E30" s="42"/>
       <c r="F30" s="41"/>
       <c r="G30" s="14"/>
       <c r="H30" s="17"/>
-      <c r="I30" s="301"/>
-[...4 lines deleted...]
-      <c r="C31" s="407"/>
+      <c r="I30" s="380"/>
+    </row>
+    <row r="31" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="396"/>
+      <c r="B31" s="393"/>
+      <c r="C31" s="421"/>
       <c r="D31" s="14" t="s">
         <v>275</v>
       </c>
       <c r="E31" s="42"/>
       <c r="F31" s="41"/>
       <c r="G31" s="14"/>
       <c r="H31" s="17"/>
-      <c r="I31" s="301"/>
-[...4 lines deleted...]
-      <c r="C32" s="407"/>
+      <c r="I31" s="380"/>
+    </row>
+    <row r="32" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="396"/>
+      <c r="B32" s="333"/>
+      <c r="C32" s="421"/>
       <c r="D32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="E32" s="42"/>
       <c r="F32" s="41"/>
       <c r="G32" s="14"/>
       <c r="H32" s="17"/>
-      <c r="I32" s="302"/>
-[...3 lines deleted...]
-      <c r="B33" s="366" t="s">
+      <c r="I32" s="391"/>
+    </row>
+    <row r="33" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="396"/>
+      <c r="B33" s="334" t="s">
         <v>277</v>
       </c>
-      <c r="C33" s="370" t="s">
+      <c r="C33" s="335" t="s">
         <v>278</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>279</v>
       </c>
       <c r="E33" s="42"/>
       <c r="F33" s="41"/>
       <c r="G33" s="14"/>
       <c r="H33" s="17"/>
-      <c r="I33" s="300"/>
-[...4 lines deleted...]
-      <c r="C34" s="371"/>
+      <c r="I33" s="379"/>
+    </row>
+    <row r="34" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="396"/>
+      <c r="B34" s="423"/>
+      <c r="C34" s="336"/>
       <c r="D34" s="14" t="s">
         <v>261</v>
       </c>
       <c r="E34" s="42"/>
       <c r="F34" s="41"/>
       <c r="G34" s="14"/>
       <c r="H34" s="17"/>
-      <c r="I34" s="301"/>
-[...4 lines deleted...]
-      <c r="C35" s="371"/>
+      <c r="I34" s="380"/>
+    </row>
+    <row r="35" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="396"/>
+      <c r="B35" s="423"/>
+      <c r="C35" s="336"/>
       <c r="D35" s="14" t="s">
         <v>280</v>
       </c>
       <c r="E35" s="42"/>
       <c r="F35" s="41"/>
       <c r="G35" s="14"/>
       <c r="H35" s="17"/>
-      <c r="I35" s="301"/>
-[...4 lines deleted...]
-      <c r="C36" s="363"/>
+      <c r="I35" s="380"/>
+    </row>
+    <row r="36" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="396"/>
+      <c r="B36" s="423"/>
+      <c r="C36" s="331"/>
       <c r="D36" s="14" t="s">
         <v>281</v>
       </c>
       <c r="E36" s="42"/>
       <c r="F36" s="41"/>
       <c r="G36" s="14"/>
       <c r="H36" s="17"/>
-      <c r="I36" s="302"/>
-[...3 lines deleted...]
-      <c r="B37" s="382" t="s">
+      <c r="I36" s="391"/>
+    </row>
+    <row r="37" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="396"/>
+      <c r="B37" s="321" t="s">
         <v>282</v>
       </c>
-      <c r="C37" s="370" t="s">
+      <c r="C37" s="335" t="s">
         <v>283</v>
       </c>
       <c r="D37" s="14" t="s">
         <v>284</v>
       </c>
       <c r="E37" s="42"/>
       <c r="F37" s="41"/>
       <c r="G37" s="14"/>
       <c r="H37" s="17"/>
-      <c r="I37" s="300"/>
-[...4 lines deleted...]
-      <c r="C38" s="390"/>
+      <c r="I37" s="379"/>
+    </row>
+    <row r="38" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="396"/>
+      <c r="B38" s="393"/>
+      <c r="C38" s="401"/>
       <c r="D38" s="14" t="s">
         <v>285</v>
       </c>
       <c r="E38" s="42"/>
       <c r="F38" s="41"/>
       <c r="G38" s="14"/>
       <c r="H38" s="17"/>
-      <c r="I38" s="301"/>
-[...4 lines deleted...]
-      <c r="C39" s="390"/>
+      <c r="I38" s="380"/>
+    </row>
+    <row r="39" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="396"/>
+      <c r="B39" s="393"/>
+      <c r="C39" s="401"/>
       <c r="D39" s="14" t="s">
         <v>286</v>
       </c>
       <c r="E39" s="42"/>
       <c r="F39" s="41"/>
       <c r="G39" s="14"/>
       <c r="H39" s="17"/>
-      <c r="I39" s="301"/>
-[...4 lines deleted...]
-      <c r="C40" s="390"/>
+      <c r="I39" s="380"/>
+    </row>
+    <row r="40" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="396"/>
+      <c r="B40" s="393"/>
+      <c r="C40" s="401"/>
       <c r="D40" s="14" t="s">
         <v>287</v>
       </c>
       <c r="E40" s="42"/>
       <c r="F40" s="41"/>
       <c r="G40" s="14"/>
       <c r="H40" s="17"/>
-      <c r="I40" s="301"/>
-[...4 lines deleted...]
-      <c r="C41" s="390"/>
+      <c r="I40" s="380"/>
+    </row>
+    <row r="41" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="396"/>
+      <c r="B41" s="393"/>
+      <c r="C41" s="401"/>
       <c r="D41" s="14" t="s">
         <v>288</v>
       </c>
       <c r="E41" s="42"/>
       <c r="F41" s="41"/>
       <c r="G41" s="14"/>
       <c r="H41" s="17"/>
-      <c r="I41" s="301"/>
-[...4 lines deleted...]
-      <c r="C42" s="390"/>
+      <c r="I41" s="380"/>
+    </row>
+    <row r="42" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="396"/>
+      <c r="B42" s="393"/>
+      <c r="C42" s="401"/>
       <c r="D42" s="14" t="s">
         <v>289</v>
       </c>
       <c r="E42" s="42"/>
       <c r="F42" s="41"/>
       <c r="G42" s="14"/>
       <c r="H42" s="17"/>
-      <c r="I42" s="301"/>
-[...4 lines deleted...]
-      <c r="C43" s="391"/>
+      <c r="I42" s="380"/>
+    </row>
+    <row r="43" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="396"/>
+      <c r="B43" s="333"/>
+      <c r="C43" s="406"/>
       <c r="D43" s="14" t="s">
         <v>290</v>
       </c>
       <c r="E43" s="42"/>
       <c r="F43" s="41"/>
       <c r="G43" s="14"/>
       <c r="H43" s="17"/>
-      <c r="I43" s="302"/>
-[...3 lines deleted...]
-      <c r="B44" s="382" t="s">
+      <c r="I43" s="391"/>
+    </row>
+    <row r="44" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="396"/>
+      <c r="B44" s="321" t="s">
         <v>291</v>
       </c>
-      <c r="C44" s="370" t="s">
+      <c r="C44" s="335" t="s">
         <v>292</v>
       </c>
       <c r="D44" s="14" t="s">
         <v>293</v>
       </c>
       <c r="E44" s="42"/>
       <c r="F44" s="41"/>
       <c r="G44" s="14"/>
       <c r="H44" s="17"/>
-      <c r="I44" s="300"/>
-[...4 lines deleted...]
-      <c r="C45" s="390"/>
+      <c r="I44" s="379"/>
+    </row>
+    <row r="45" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="396"/>
+      <c r="B45" s="393"/>
+      <c r="C45" s="401"/>
       <c r="D45" s="14" t="s">
         <v>294</v>
       </c>
       <c r="E45" s="42"/>
       <c r="F45" s="41"/>
       <c r="G45" s="14"/>
       <c r="H45" s="17"/>
-      <c r="I45" s="301"/>
-[...4 lines deleted...]
-      <c r="C46" s="390"/>
+      <c r="I45" s="380"/>
+    </row>
+    <row r="46" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="396"/>
+      <c r="B46" s="393"/>
+      <c r="C46" s="401"/>
       <c r="D46" s="14" t="s">
         <v>295</v>
       </c>
       <c r="E46" s="42"/>
       <c r="F46" s="41"/>
       <c r="G46" s="14"/>
       <c r="H46" s="17"/>
-      <c r="I46" s="301"/>
-[...4 lines deleted...]
-      <c r="C47" s="390"/>
+      <c r="I46" s="380"/>
+    </row>
+    <row r="47" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="396"/>
+      <c r="B47" s="333"/>
+      <c r="C47" s="401"/>
       <c r="D47" s="14" t="s">
         <v>296</v>
       </c>
       <c r="E47" s="42"/>
       <c r="F47" s="41"/>
       <c r="G47" s="14"/>
       <c r="H47" s="17"/>
-      <c r="I47" s="302"/>
-[...3 lines deleted...]
-      <c r="B48" s="382" t="s">
+      <c r="I47" s="391"/>
+    </row>
+    <row r="48" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="396"/>
+      <c r="B48" s="321" t="s">
         <v>206</v>
       </c>
-      <c r="C48" s="370" t="s">
+      <c r="C48" s="335" t="s">
         <v>297</v>
       </c>
       <c r="D48" s="14" t="s">
         <v>298</v>
       </c>
       <c r="E48" s="42"/>
       <c r="F48" s="41"/>
       <c r="G48" s="14"/>
       <c r="H48" s="17"/>
-      <c r="I48" s="300"/>
-[...4 lines deleted...]
-      <c r="C49" s="401"/>
+      <c r="I48" s="379"/>
+    </row>
+    <row r="49" spans="1:9" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="397"/>
+      <c r="B49" s="413"/>
+      <c r="C49" s="402"/>
       <c r="D49" s="16" t="s">
         <v>299</v>
       </c>
       <c r="E49" s="55"/>
       <c r="F49" s="16"/>
       <c r="G49" s="16"/>
       <c r="H49" s="18"/>
-      <c r="I49" s="299"/>
-[...2 lines deleted...]
-      <c r="A50" s="394" t="s">
+      <c r="I49" s="384"/>
+    </row>
+    <row r="50" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="395" t="s">
         <v>300</v>
       </c>
-      <c r="B50" s="399" t="s">
+      <c r="B50" s="398" t="s">
         <v>291</v>
       </c>
-      <c r="C50" s="398" t="s">
+      <c r="C50" s="400" t="s">
         <v>301</v>
       </c>
       <c r="D50" s="41" t="s">
         <v>294</v>
       </c>
       <c r="E50" s="42"/>
       <c r="F50" s="41"/>
       <c r="G50" s="41"/>
       <c r="H50" s="43"/>
-      <c r="I50" s="297"/>
-[...4 lines deleted...]
-      <c r="C51" s="371"/>
+      <c r="I50" s="382"/>
+    </row>
+    <row r="51" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="396"/>
+      <c r="B51" s="322"/>
+      <c r="C51" s="336"/>
       <c r="D51" s="41" t="s">
         <v>293</v>
       </c>
       <c r="E51" s="42"/>
       <c r="F51" s="41"/>
       <c r="G51" s="14"/>
       <c r="H51" s="17"/>
-      <c r="I51" s="298"/>
-[...4 lines deleted...]
-      <c r="C52" s="390"/>
+      <c r="I51" s="383"/>
+    </row>
+    <row r="52" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="396"/>
+      <c r="B52" s="322"/>
+      <c r="C52" s="401"/>
       <c r="D52" s="14" t="s">
         <v>257</v>
       </c>
       <c r="E52" s="42"/>
       <c r="F52" s="41"/>
       <c r="G52" s="14"/>
       <c r="H52" s="17"/>
-      <c r="I52" s="298"/>
-[...4 lines deleted...]
-      <c r="C53" s="390"/>
+      <c r="I52" s="383"/>
+    </row>
+    <row r="53" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="396"/>
+      <c r="B53" s="322"/>
+      <c r="C53" s="401"/>
       <c r="D53" s="14" t="s">
         <v>302</v>
       </c>
       <c r="E53" s="42"/>
       <c r="F53" s="41"/>
       <c r="G53" s="14"/>
       <c r="H53" s="17"/>
-      <c r="I53" s="298"/>
-[...4 lines deleted...]
-      <c r="C54" s="391"/>
+      <c r="I53" s="383"/>
+    </row>
+    <row r="54" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="396"/>
+      <c r="B54" s="394"/>
+      <c r="C54" s="406"/>
       <c r="D54" s="14" t="s">
         <v>295</v>
       </c>
       <c r="E54" s="42"/>
       <c r="F54" s="41"/>
       <c r="G54" s="14"/>
       <c r="H54" s="17"/>
-      <c r="I54" s="303"/>
-[...3 lines deleted...]
-      <c r="B55" s="382" t="s">
+      <c r="I54" s="385"/>
+    </row>
+    <row r="55" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="396"/>
+      <c r="B55" s="321" t="s">
         <v>303</v>
       </c>
-      <c r="C55" s="370" t="s">
+      <c r="C55" s="335" t="s">
         <v>304</v>
       </c>
       <c r="D55" s="14" t="s">
         <v>305</v>
       </c>
       <c r="E55" s="42"/>
       <c r="F55" s="41"/>
       <c r="G55" s="14"/>
       <c r="H55" s="17"/>
-      <c r="I55" s="300"/>
-[...4 lines deleted...]
-      <c r="C56" s="371"/>
+      <c r="I55" s="379"/>
+    </row>
+    <row r="56" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="396"/>
+      <c r="B56" s="393"/>
+      <c r="C56" s="336"/>
       <c r="D56" s="14" t="s">
         <v>306</v>
       </c>
       <c r="E56" s="42"/>
       <c r="F56" s="41"/>
       <c r="G56" s="14"/>
       <c r="H56" s="17"/>
-      <c r="I56" s="301"/>
-[...4 lines deleted...]
-      <c r="C57" s="391"/>
+      <c r="I56" s="380"/>
+    </row>
+    <row r="57" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="396"/>
+      <c r="B57" s="333"/>
+      <c r="C57" s="406"/>
       <c r="D57" s="14" t="s">
         <v>295</v>
       </c>
       <c r="E57" s="42"/>
       <c r="F57" s="41"/>
       <c r="G57" s="14"/>
       <c r="H57" s="17"/>
-      <c r="I57" s="302"/>
-[...3 lines deleted...]
-      <c r="B58" s="382" t="s">
+      <c r="I57" s="391"/>
+    </row>
+    <row r="58" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="396"/>
+      <c r="B58" s="321" t="s">
         <v>307</v>
       </c>
-      <c r="C58" s="370" t="s">
+      <c r="C58" s="335" t="s">
         <v>308</v>
       </c>
       <c r="D58" s="14" t="s">
         <v>309</v>
       </c>
       <c r="E58" s="42"/>
       <c r="F58" s="41"/>
       <c r="G58" s="14"/>
       <c r="H58" s="17"/>
-      <c r="I58" s="300"/>
-[...4 lines deleted...]
-      <c r="C59" s="371"/>
+      <c r="I58" s="379"/>
+    </row>
+    <row r="59" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="396"/>
+      <c r="B59" s="405"/>
+      <c r="C59" s="336"/>
       <c r="D59" s="14" t="s">
         <v>310</v>
       </c>
       <c r="E59" s="42"/>
       <c r="F59" s="41"/>
       <c r="G59" s="14"/>
       <c r="H59" s="17"/>
-      <c r="I59" s="298"/>
-[...4 lines deleted...]
-      <c r="C60" s="371"/>
+      <c r="I59" s="383"/>
+    </row>
+    <row r="60" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="396"/>
+      <c r="B60" s="405"/>
+      <c r="C60" s="336"/>
       <c r="D60" s="14" t="s">
         <v>311</v>
       </c>
       <c r="E60" s="42"/>
       <c r="F60" s="41"/>
       <c r="G60" s="14"/>
       <c r="H60" s="17"/>
-      <c r="I60" s="298"/>
-[...4 lines deleted...]
-      <c r="C61" s="390"/>
+      <c r="I60" s="383"/>
+    </row>
+    <row r="61" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="396"/>
+      <c r="B61" s="393"/>
+      <c r="C61" s="401"/>
       <c r="D61" s="14" t="s">
         <v>312</v>
       </c>
       <c r="E61" s="42"/>
       <c r="F61" s="41"/>
       <c r="G61" s="14"/>
       <c r="H61" s="17"/>
-      <c r="I61" s="298"/>
-[...4 lines deleted...]
-      <c r="C62" s="401"/>
+      <c r="I61" s="383"/>
+    </row>
+    <row r="62" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="397"/>
+      <c r="B62" s="413"/>
+      <c r="C62" s="402"/>
       <c r="D62" s="16" t="s">
         <v>249</v>
       </c>
       <c r="E62" s="55"/>
       <c r="F62" s="16"/>
       <c r="G62" s="16"/>
       <c r="H62" s="18"/>
-      <c r="I62" s="299"/>
-[...2 lines deleted...]
-      <c r="A63" s="394" t="s">
+      <c r="I62" s="384"/>
+    </row>
+    <row r="63" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="395" t="s">
         <v>71</v>
       </c>
-      <c r="B63" s="365" t="s">
+      <c r="B63" s="333" t="s">
         <v>313</v>
       </c>
-      <c r="C63" s="363" t="s">
+      <c r="C63" s="331" t="s">
         <v>314</v>
       </c>
       <c r="D63" s="41" t="s">
         <v>315</v>
       </c>
       <c r="E63" s="42"/>
       <c r="F63" s="41"/>
       <c r="G63" s="41"/>
       <c r="H63" s="43"/>
-      <c r="I63" s="297"/>
-[...4 lines deleted...]
-      <c r="C64" s="407"/>
+      <c r="I63" s="382"/>
+    </row>
+    <row r="64" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="396"/>
+      <c r="B64" s="334"/>
+      <c r="C64" s="421"/>
       <c r="D64" s="14" t="s">
         <v>316</v>
       </c>
       <c r="E64" s="62"/>
       <c r="F64" s="14"/>
       <c r="G64" s="14"/>
       <c r="H64" s="17"/>
-      <c r="I64" s="298"/>
-[...4 lines deleted...]
-      <c r="C65" s="407"/>
+      <c r="I64" s="383"/>
+    </row>
+    <row r="65" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="396"/>
+      <c r="B65" s="334"/>
+      <c r="C65" s="421"/>
       <c r="D65" s="14" t="s">
         <v>317</v>
       </c>
       <c r="E65" s="62"/>
       <c r="F65" s="14"/>
       <c r="G65" s="14"/>
       <c r="H65" s="17"/>
-      <c r="I65" s="298"/>
-[...4 lines deleted...]
-      <c r="C66" s="407"/>
+      <c r="I65" s="383"/>
+    </row>
+    <row r="66" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="396"/>
+      <c r="B66" s="334"/>
+      <c r="C66" s="421"/>
       <c r="D66" s="14" t="s">
         <v>318</v>
       </c>
       <c r="E66" s="62"/>
       <c r="F66" s="14"/>
       <c r="G66" s="14"/>
       <c r="H66" s="17"/>
-      <c r="I66" s="298"/>
-[...4 lines deleted...]
-      <c r="C67" s="407"/>
+      <c r="I66" s="383"/>
+    </row>
+    <row r="67" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="396"/>
+      <c r="B67" s="334"/>
+      <c r="C67" s="421"/>
       <c r="D67" s="14" t="s">
         <v>319</v>
       </c>
       <c r="E67" s="62"/>
       <c r="F67" s="14"/>
       <c r="G67" s="14"/>
       <c r="H67" s="17"/>
-      <c r="I67" s="298"/>
-[...4 lines deleted...]
-      <c r="C68" s="407"/>
+      <c r="I67" s="383"/>
+    </row>
+    <row r="68" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="396"/>
+      <c r="B68" s="334"/>
+      <c r="C68" s="421"/>
       <c r="D68" s="14" t="s">
         <v>320</v>
       </c>
       <c r="E68" s="62"/>
       <c r="F68" s="14"/>
       <c r="G68" s="14"/>
       <c r="H68" s="17"/>
-      <c r="I68" s="298"/>
-[...4 lines deleted...]
-      <c r="C69" s="407"/>
+      <c r="I68" s="383"/>
+    </row>
+    <row r="69" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="396"/>
+      <c r="B69" s="334"/>
+      <c r="C69" s="421"/>
       <c r="D69" s="14" t="s">
         <v>321</v>
       </c>
       <c r="E69" s="62"/>
       <c r="F69" s="14"/>
       <c r="G69" s="14"/>
       <c r="H69" s="17"/>
-      <c r="I69" s="298"/>
-[...4 lines deleted...]
-      <c r="C70" s="407"/>
+      <c r="I69" s="383"/>
+    </row>
+    <row r="70" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="396"/>
+      <c r="B70" s="334"/>
+      <c r="C70" s="421"/>
       <c r="D70" s="14" t="s">
         <v>322</v>
       </c>
       <c r="E70" s="62"/>
       <c r="F70" s="14"/>
       <c r="G70" s="14"/>
       <c r="H70" s="17"/>
-      <c r="I70" s="298"/>
-[...4 lines deleted...]
-      <c r="C71" s="407"/>
+      <c r="I70" s="383"/>
+    </row>
+    <row r="71" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="396"/>
+      <c r="B71" s="334"/>
+      <c r="C71" s="421"/>
       <c r="D71" s="14" t="s">
         <v>323</v>
       </c>
       <c r="E71" s="62"/>
       <c r="F71" s="14"/>
       <c r="G71" s="14"/>
       <c r="H71" s="17"/>
-      <c r="I71" s="298"/>
-[...4 lines deleted...]
-      <c r="C72" s="407"/>
+      <c r="I71" s="383"/>
+    </row>
+    <row r="72" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="396"/>
+      <c r="B72" s="334"/>
+      <c r="C72" s="421"/>
       <c r="D72" s="14" t="s">
         <v>324</v>
       </c>
       <c r="E72" s="62"/>
       <c r="F72" s="14"/>
       <c r="G72" s="14"/>
       <c r="H72" s="17"/>
-      <c r="I72" s="298"/>
-[...4 lines deleted...]
-      <c r="C73" s="407"/>
+      <c r="I72" s="383"/>
+    </row>
+    <row r="73" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="396"/>
+      <c r="B73" s="334"/>
+      <c r="C73" s="421"/>
       <c r="D73" s="14" t="s">
         <v>325</v>
       </c>
       <c r="E73" s="62"/>
       <c r="F73" s="14"/>
       <c r="G73" s="14"/>
       <c r="H73" s="17"/>
-      <c r="I73" s="303"/>
-[...2 lines deleted...]
-      <c r="A74" s="394" t="s">
+      <c r="I73" s="385"/>
+    </row>
+    <row r="74" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="395" t="s">
         <v>71</v>
       </c>
-      <c r="B74" s="382" t="s">
+      <c r="B74" s="321" t="s">
         <v>326</v>
       </c>
-      <c r="C74" s="370" t="s">
+      <c r="C74" s="335" t="s">
         <v>327</v>
       </c>
       <c r="D74" s="14" t="s">
         <v>328</v>
       </c>
       <c r="E74" s="62"/>
       <c r="F74" s="14"/>
       <c r="G74" s="14"/>
       <c r="H74" s="17"/>
-      <c r="I74" s="300"/>
-[...4 lines deleted...]
-      <c r="C75" s="371"/>
+      <c r="I74" s="379"/>
+    </row>
+    <row r="75" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="396"/>
+      <c r="B75" s="393"/>
+      <c r="C75" s="336"/>
       <c r="D75" s="14" t="s">
         <v>329</v>
       </c>
       <c r="E75" s="62"/>
       <c r="F75" s="14"/>
       <c r="G75" s="14"/>
       <c r="H75" s="17"/>
-      <c r="I75" s="301"/>
-[...4 lines deleted...]
-      <c r="C76" s="371"/>
+      <c r="I75" s="380"/>
+    </row>
+    <row r="76" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="396"/>
+      <c r="B76" s="393"/>
+      <c r="C76" s="336"/>
       <c r="D76" s="14" t="s">
         <v>330</v>
       </c>
       <c r="E76" s="62"/>
       <c r="F76" s="14"/>
       <c r="G76" s="14"/>
       <c r="H76" s="17"/>
-      <c r="I76" s="301"/>
-[...4 lines deleted...]
-      <c r="C77" s="371"/>
+      <c r="I76" s="380"/>
+    </row>
+    <row r="77" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="396"/>
+      <c r="B77" s="393"/>
+      <c r="C77" s="336"/>
       <c r="D77" s="14" t="s">
         <v>331</v>
       </c>
       <c r="E77" s="62"/>
       <c r="F77" s="14"/>
       <c r="G77" s="14"/>
       <c r="H77" s="17"/>
-      <c r="I77" s="301"/>
-[...4 lines deleted...]
-      <c r="C78" s="371"/>
+      <c r="I77" s="380"/>
+    </row>
+    <row r="78" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="396"/>
+      <c r="B78" s="393"/>
+      <c r="C78" s="336"/>
       <c r="D78" s="14" t="s">
         <v>332</v>
       </c>
       <c r="E78" s="62"/>
       <c r="F78" s="14"/>
       <c r="G78" s="14"/>
       <c r="H78" s="17"/>
-      <c r="I78" s="301"/>
-[...4 lines deleted...]
-      <c r="C79" s="371"/>
+      <c r="I78" s="380"/>
+    </row>
+    <row r="79" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="396"/>
+      <c r="B79" s="393"/>
+      <c r="C79" s="336"/>
       <c r="D79" s="14" t="s">
         <v>333</v>
       </c>
       <c r="E79" s="62"/>
       <c r="F79" s="14"/>
       <c r="G79" s="14"/>
       <c r="H79" s="17"/>
-      <c r="I79" s="301"/>
-[...4 lines deleted...]
-      <c r="C80" s="371"/>
+      <c r="I79" s="380"/>
+    </row>
+    <row r="80" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="396"/>
+      <c r="B80" s="393"/>
+      <c r="C80" s="336"/>
       <c r="D80" s="14" t="s">
         <v>334</v>
       </c>
       <c r="E80" s="62"/>
       <c r="F80" s="14"/>
       <c r="G80" s="14"/>
       <c r="H80" s="17"/>
-      <c r="I80" s="301"/>
-[...4 lines deleted...]
-      <c r="C81" s="371"/>
+      <c r="I80" s="380"/>
+    </row>
+    <row r="81" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="396"/>
+      <c r="B81" s="393"/>
+      <c r="C81" s="336"/>
       <c r="D81" s="14" t="s">
         <v>335</v>
       </c>
       <c r="E81" s="62"/>
       <c r="F81" s="14"/>
       <c r="G81" s="14"/>
       <c r="H81" s="17"/>
-      <c r="I81" s="301"/>
-[...4 lines deleted...]
-      <c r="C82" s="410"/>
+      <c r="I81" s="380"/>
+    </row>
+    <row r="82" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="396"/>
+      <c r="B82" s="393"/>
+      <c r="C82" s="403"/>
       <c r="D82" s="14" t="s">
         <v>336</v>
       </c>
       <c r="E82" s="62"/>
       <c r="F82" s="14"/>
       <c r="G82" s="14"/>
       <c r="H82" s="17"/>
-      <c r="I82" s="301"/>
-[...4 lines deleted...]
-      <c r="C83" s="410"/>
+      <c r="I82" s="380"/>
+    </row>
+    <row r="83" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="396"/>
+      <c r="B83" s="393"/>
+      <c r="C83" s="403"/>
       <c r="D83" s="14" t="s">
         <v>337</v>
       </c>
       <c r="E83" s="62"/>
       <c r="F83" s="14"/>
       <c r="G83" s="14"/>
       <c r="H83" s="17"/>
-      <c r="I83" s="302"/>
-[...3 lines deleted...]
-      <c r="B84" s="382" t="s">
+      <c r="I83" s="391"/>
+    </row>
+    <row r="84" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="396"/>
+      <c r="B84" s="321" t="s">
         <v>338</v>
       </c>
-      <c r="C84" s="370" t="s">
+      <c r="C84" s="335" t="s">
         <v>339</v>
       </c>
       <c r="D84" s="14" t="s">
         <v>340</v>
       </c>
       <c r="E84" s="62"/>
       <c r="F84" s="14"/>
       <c r="G84" s="14"/>
       <c r="H84" s="17"/>
-      <c r="I84" s="300"/>
-[...4 lines deleted...]
-      <c r="C85" s="371"/>
+      <c r="I84" s="379"/>
+    </row>
+    <row r="85" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="396"/>
+      <c r="B85" s="393"/>
+      <c r="C85" s="336"/>
       <c r="D85" s="14" t="s">
         <v>341</v>
       </c>
       <c r="E85" s="62"/>
       <c r="F85" s="14"/>
       <c r="G85" s="14"/>
       <c r="H85" s="17"/>
-      <c r="I85" s="301"/>
-[...4 lines deleted...]
-      <c r="C86" s="371"/>
+      <c r="I85" s="380"/>
+    </row>
+    <row r="86" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="396"/>
+      <c r="B86" s="393"/>
+      <c r="C86" s="336"/>
       <c r="D86" s="14" t="s">
         <v>342</v>
       </c>
       <c r="E86" s="62"/>
       <c r="F86" s="14"/>
       <c r="G86" s="14"/>
       <c r="H86" s="17"/>
-      <c r="I86" s="301"/>
-[...4 lines deleted...]
-      <c r="C87" s="371"/>
+      <c r="I86" s="380"/>
+    </row>
+    <row r="87" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="396"/>
+      <c r="B87" s="393"/>
+      <c r="C87" s="336"/>
       <c r="D87" s="14" t="s">
         <v>343</v>
       </c>
       <c r="E87" s="62"/>
       <c r="F87" s="14"/>
       <c r="G87" s="14"/>
       <c r="H87" s="17"/>
-      <c r="I87" s="301"/>
-[...4 lines deleted...]
-      <c r="C88" s="371"/>
+      <c r="I87" s="380"/>
+    </row>
+    <row r="88" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="396"/>
+      <c r="B88" s="393"/>
+      <c r="C88" s="336"/>
       <c r="D88" s="14" t="s">
         <v>344</v>
       </c>
       <c r="E88" s="62"/>
       <c r="F88" s="14"/>
       <c r="G88" s="14"/>
       <c r="H88" s="17"/>
-      <c r="I88" s="301"/>
-[...4 lines deleted...]
-      <c r="C89" s="371"/>
+      <c r="I88" s="380"/>
+    </row>
+    <row r="89" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="396"/>
+      <c r="B89" s="393"/>
+      <c r="C89" s="336"/>
       <c r="D89" s="14" t="s">
         <v>345</v>
       </c>
       <c r="E89" s="62"/>
       <c r="F89" s="14"/>
       <c r="G89" s="14"/>
       <c r="H89" s="17"/>
-      <c r="I89" s="301"/>
-[...4 lines deleted...]
-      <c r="C90" s="371"/>
+      <c r="I89" s="380"/>
+    </row>
+    <row r="90" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="396"/>
+      <c r="B90" s="393"/>
+      <c r="C90" s="336"/>
       <c r="D90" s="14" t="s">
         <v>346</v>
       </c>
       <c r="E90" s="62"/>
       <c r="F90" s="14"/>
       <c r="G90" s="14"/>
       <c r="H90" s="17"/>
-      <c r="I90" s="301"/>
-[...4 lines deleted...]
-      <c r="C91" s="371"/>
+      <c r="I90" s="380"/>
+    </row>
+    <row r="91" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="396"/>
+      <c r="B91" s="393"/>
+      <c r="C91" s="336"/>
       <c r="D91" s="14" t="s">
         <v>347</v>
       </c>
       <c r="E91" s="62"/>
       <c r="F91" s="14"/>
       <c r="G91" s="14"/>
       <c r="H91" s="17"/>
-      <c r="I91" s="301"/>
-[...4 lines deleted...]
-      <c r="C92" s="390"/>
+      <c r="I91" s="380"/>
+    </row>
+    <row r="92" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="396"/>
+      <c r="B92" s="393"/>
+      <c r="C92" s="401"/>
       <c r="D92" s="14" t="s">
         <v>348</v>
       </c>
       <c r="E92" s="62"/>
       <c r="F92" s="14"/>
       <c r="G92" s="14"/>
       <c r="H92" s="17"/>
-      <c r="I92" s="301"/>
-[...4 lines deleted...]
-      <c r="C93" s="390"/>
+      <c r="I92" s="380"/>
+    </row>
+    <row r="93" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="396"/>
+      <c r="B93" s="393"/>
+      <c r="C93" s="401"/>
       <c r="D93" s="14" t="s">
         <v>349</v>
       </c>
       <c r="E93" s="62"/>
       <c r="F93" s="14"/>
       <c r="G93" s="14"/>
       <c r="H93" s="17"/>
-      <c r="I93" s="301"/>
-[...4 lines deleted...]
-      <c r="C94" s="409"/>
+      <c r="I93" s="380"/>
+    </row>
+    <row r="94" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="396"/>
+      <c r="B94" s="432"/>
+      <c r="C94" s="433"/>
       <c r="D94" s="14" t="s">
         <v>350</v>
       </c>
       <c r="E94" s="62"/>
       <c r="F94" s="14"/>
       <c r="G94" s="14"/>
       <c r="H94" s="17"/>
-      <c r="I94" s="302"/>
-[...3 lines deleted...]
-      <c r="B95" s="382" t="s">
+      <c r="I94" s="391"/>
+    </row>
+    <row r="95" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="396"/>
+      <c r="B95" s="321" t="s">
         <v>351</v>
       </c>
-      <c r="C95" s="370" t="s">
+      <c r="C95" s="335" t="s">
         <v>352</v>
       </c>
       <c r="D95" s="14" t="s">
         <v>353</v>
       </c>
       <c r="E95" s="62"/>
       <c r="F95" s="14"/>
       <c r="G95" s="14"/>
       <c r="H95" s="17"/>
-      <c r="I95" s="300"/>
-[...4 lines deleted...]
-      <c r="C96" s="371"/>
+      <c r="I95" s="379"/>
+    </row>
+    <row r="96" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="396"/>
+      <c r="B96" s="393"/>
+      <c r="C96" s="336"/>
       <c r="D96" s="14" t="s">
         <v>354</v>
       </c>
       <c r="E96" s="62"/>
       <c r="F96" s="14"/>
       <c r="G96" s="14"/>
       <c r="H96" s="17"/>
-      <c r="I96" s="301"/>
-[...4 lines deleted...]
-      <c r="C97" s="390"/>
+      <c r="I96" s="380"/>
+    </row>
+    <row r="97" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="396"/>
+      <c r="B97" s="393"/>
+      <c r="C97" s="401"/>
       <c r="D97" s="14" t="s">
         <v>355</v>
       </c>
       <c r="E97" s="62"/>
       <c r="F97" s="14"/>
       <c r="G97" s="14"/>
       <c r="H97" s="17"/>
-      <c r="I97" s="301"/>
-[...4 lines deleted...]
-      <c r="C98" s="391"/>
+      <c r="I97" s="380"/>
+    </row>
+    <row r="98" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="396"/>
+      <c r="B98" s="333"/>
+      <c r="C98" s="406"/>
       <c r="D98" s="14" t="s">
         <v>356</v>
       </c>
       <c r="E98" s="62"/>
       <c r="F98" s="14"/>
       <c r="G98" s="14"/>
       <c r="H98" s="17"/>
-      <c r="I98" s="302"/>
-[...3 lines deleted...]
-      <c r="B99" s="382" t="s">
+      <c r="I98" s="391"/>
+    </row>
+    <row r="99" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="396"/>
+      <c r="B99" s="321" t="s">
         <v>357</v>
       </c>
-      <c r="C99" s="370" t="s">
+      <c r="C99" s="335" t="s">
         <v>358</v>
       </c>
       <c r="D99" s="14" t="s">
         <v>130</v>
       </c>
       <c r="E99" s="62"/>
       <c r="F99" s="14"/>
       <c r="G99" s="14"/>
       <c r="H99" s="17"/>
-      <c r="I99" s="300"/>
-[...4 lines deleted...]
-      <c r="C100" s="390"/>
+      <c r="I99" s="379"/>
+    </row>
+    <row r="100" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="396"/>
+      <c r="B100" s="393"/>
+      <c r="C100" s="401"/>
       <c r="D100" s="14" t="s">
         <v>359</v>
       </c>
       <c r="E100" s="62"/>
       <c r="F100" s="14"/>
       <c r="G100" s="14"/>
       <c r="H100" s="17"/>
-      <c r="I100" s="298"/>
-[...4 lines deleted...]
-      <c r="C101" s="390"/>
+      <c r="I100" s="383"/>
+    </row>
+    <row r="101" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="396"/>
+      <c r="B101" s="393"/>
+      <c r="C101" s="401"/>
       <c r="D101" s="14" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="62"/>
       <c r="F101" s="14"/>
       <c r="G101" s="14"/>
       <c r="H101" s="17"/>
-      <c r="I101" s="298"/>
-[...4 lines deleted...]
-      <c r="C102" s="401"/>
+      <c r="I101" s="383"/>
+    </row>
+    <row r="102" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="397"/>
+      <c r="B102" s="413"/>
+      <c r="C102" s="402"/>
       <c r="D102" s="16" t="s">
         <v>360</v>
       </c>
       <c r="E102" s="55"/>
       <c r="F102" s="16"/>
       <c r="G102" s="16"/>
       <c r="H102" s="18"/>
-      <c r="I102" s="299"/>
-[...2 lines deleted...]
-      <c r="A103" s="394" t="s">
+      <c r="I102" s="384"/>
+    </row>
+    <row r="103" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="395" t="s">
         <v>361</v>
       </c>
-      <c r="B103" s="399" t="s">
+      <c r="B103" s="398" t="s">
         <v>362</v>
       </c>
-      <c r="C103" s="371" t="s">
+      <c r="C103" s="336" t="s">
         <v>363</v>
       </c>
       <c r="D103" s="41" t="s">
         <v>364</v>
       </c>
       <c r="E103" s="42"/>
       <c r="F103" s="41"/>
       <c r="G103" s="41"/>
       <c r="H103" s="43"/>
-      <c r="I103" s="297"/>
-[...4 lines deleted...]
-      <c r="C104" s="390"/>
+      <c r="I103" s="382"/>
+    </row>
+    <row r="104" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="396"/>
+      <c r="B104" s="322"/>
+      <c r="C104" s="401"/>
       <c r="D104" s="14" t="s">
         <v>365</v>
       </c>
       <c r="E104" s="62"/>
       <c r="F104" s="14"/>
       <c r="G104" s="14"/>
       <c r="H104" s="17"/>
-      <c r="I104" s="298"/>
-[...4 lines deleted...]
-      <c r="C105" s="390"/>
+      <c r="I104" s="383"/>
+    </row>
+    <row r="105" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="396"/>
+      <c r="B105" s="394"/>
+      <c r="C105" s="401"/>
       <c r="D105" s="14" t="s">
         <v>366</v>
       </c>
       <c r="E105" s="62"/>
       <c r="F105" s="14"/>
       <c r="G105" s="14"/>
       <c r="H105" s="17"/>
-      <c r="I105" s="303"/>
-[...3 lines deleted...]
-      <c r="B106" s="382" t="s">
+      <c r="I105" s="385"/>
+    </row>
+    <row r="106" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="396"/>
+      <c r="B106" s="321" t="s">
         <v>367</v>
       </c>
-      <c r="C106" s="370" t="s">
+      <c r="C106" s="335" t="s">
         <v>368</v>
       </c>
       <c r="D106" s="14" t="s">
         <v>328</v>
       </c>
       <c r="E106" s="62"/>
       <c r="F106" s="14"/>
       <c r="G106" s="14"/>
       <c r="H106" s="17"/>
-      <c r="I106" s="300"/>
-[...4 lines deleted...]
-      <c r="C107" s="371"/>
+      <c r="I106" s="379"/>
+    </row>
+    <row r="107" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="396"/>
+      <c r="B107" s="405"/>
+      <c r="C107" s="336"/>
       <c r="D107" s="14" t="s">
         <v>329</v>
       </c>
       <c r="E107" s="62"/>
       <c r="F107" s="14"/>
       <c r="G107" s="14"/>
       <c r="H107" s="17"/>
-      <c r="I107" s="301"/>
-[...4 lines deleted...]
-      <c r="C108" s="371"/>
+      <c r="I107" s="380"/>
+    </row>
+    <row r="108" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="396"/>
+      <c r="B108" s="405"/>
+      <c r="C108" s="336"/>
       <c r="D108" s="14" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="62"/>
       <c r="F108" s="14"/>
       <c r="G108" s="14"/>
       <c r="H108" s="17"/>
-      <c r="I108" s="301"/>
-[...4 lines deleted...]
-      <c r="C109" s="371"/>
+      <c r="I108" s="380"/>
+    </row>
+    <row r="109" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="396"/>
+      <c r="B109" s="405"/>
+      <c r="C109" s="336"/>
       <c r="D109" s="14" t="s">
         <v>331</v>
       </c>
       <c r="E109" s="62"/>
       <c r="F109" s="14"/>
       <c r="G109" s="14"/>
       <c r="H109" s="17"/>
-      <c r="I109" s="301"/>
-[...4 lines deleted...]
-      <c r="C110" s="371"/>
+      <c r="I109" s="380"/>
+    </row>
+    <row r="110" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="396"/>
+      <c r="B110" s="405"/>
+      <c r="C110" s="336"/>
       <c r="D110" s="14" t="s">
         <v>332</v>
       </c>
       <c r="E110" s="62"/>
       <c r="F110" s="14"/>
       <c r="G110" s="14"/>
       <c r="H110" s="17"/>
-      <c r="I110" s="301"/>
-[...4 lines deleted...]
-      <c r="C111" s="371"/>
+      <c r="I110" s="380"/>
+    </row>
+    <row r="111" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="396"/>
+      <c r="B111" s="405"/>
+      <c r="C111" s="336"/>
       <c r="D111" s="14" t="s">
         <v>335</v>
       </c>
       <c r="E111" s="62"/>
       <c r="F111" s="14"/>
       <c r="G111" s="14"/>
       <c r="H111" s="17"/>
-      <c r="I111" s="301"/>
-[...4 lines deleted...]
-      <c r="C112" s="410"/>
+      <c r="I111" s="380"/>
+    </row>
+    <row r="112" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="396"/>
+      <c r="B112" s="393"/>
+      <c r="C112" s="403"/>
       <c r="D112" s="14" t="s">
         <v>336</v>
       </c>
       <c r="E112" s="62"/>
       <c r="F112" s="14"/>
       <c r="G112" s="14"/>
       <c r="H112" s="17"/>
-      <c r="I112" s="301"/>
-[...4 lines deleted...]
-      <c r="C113" s="410"/>
+      <c r="I112" s="380"/>
+    </row>
+    <row r="113" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="396"/>
+      <c r="B113" s="393"/>
+      <c r="C113" s="403"/>
       <c r="D113" s="14" t="s">
         <v>369</v>
       </c>
       <c r="E113" s="62"/>
       <c r="F113" s="14"/>
       <c r="G113" s="14"/>
       <c r="H113" s="17"/>
-      <c r="I113" s="301"/>
-[...4 lines deleted...]
-      <c r="C114" s="439"/>
+      <c r="I113" s="380"/>
+    </row>
+    <row r="114" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="396"/>
+      <c r="B114" s="322"/>
+      <c r="C114" s="404"/>
       <c r="D114" s="14" t="s">
         <v>370</v>
       </c>
       <c r="E114" s="62"/>
       <c r="F114" s="14"/>
       <c r="G114" s="14"/>
       <c r="H114" s="17"/>
-      <c r="I114" s="302"/>
-[...3 lines deleted...]
-      <c r="B115" s="382" t="s">
+      <c r="I114" s="391"/>
+    </row>
+    <row r="115" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="396"/>
+      <c r="B115" s="321" t="s">
         <v>371</v>
       </c>
-      <c r="C115" s="371" t="s">
+      <c r="C115" s="336" t="s">
         <v>372</v>
       </c>
       <c r="D115" s="14" t="s">
         <v>360</v>
       </c>
       <c r="E115" s="62"/>
       <c r="F115" s="14"/>
       <c r="G115" s="14"/>
       <c r="H115" s="17"/>
-      <c r="I115" s="300"/>
-[...4 lines deleted...]
-      <c r="C116" s="390"/>
+      <c r="I115" s="379"/>
+    </row>
+    <row r="116" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="396"/>
+      <c r="B116" s="333"/>
+      <c r="C116" s="401"/>
       <c r="D116" s="14" t="s">
         <v>295</v>
       </c>
       <c r="E116" s="62"/>
       <c r="F116" s="14"/>
       <c r="G116" s="14"/>
       <c r="H116" s="17"/>
-      <c r="I116" s="302"/>
-[...3 lines deleted...]
-      <c r="B117" s="382" t="s">
+      <c r="I116" s="391"/>
+    </row>
+    <row r="117" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="396"/>
+      <c r="B117" s="321" t="s">
         <v>373</v>
       </c>
-      <c r="C117" s="370" t="s">
+      <c r="C117" s="335" t="s">
         <v>374</v>
       </c>
       <c r="D117" s="14" t="s">
         <v>375</v>
       </c>
       <c r="E117" s="62"/>
       <c r="F117" s="14"/>
       <c r="G117" s="14"/>
       <c r="H117" s="17"/>
-      <c r="I117" s="300"/>
-[...4 lines deleted...]
-      <c r="C118" s="371"/>
+      <c r="I117" s="379"/>
+    </row>
+    <row r="118" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="396"/>
+      <c r="B118" s="393"/>
+      <c r="C118" s="336"/>
       <c r="D118" s="58" t="s">
         <v>376</v>
       </c>
       <c r="E118" s="64"/>
       <c r="F118" s="58"/>
       <c r="G118" s="14"/>
       <c r="H118" s="17"/>
-      <c r="I118" s="298"/>
-[...4 lines deleted...]
-      <c r="C119" s="401"/>
+      <c r="I118" s="383"/>
+    </row>
+    <row r="119" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="396"/>
+      <c r="B119" s="413"/>
+      <c r="C119" s="402"/>
       <c r="D119" s="16" t="s">
         <v>256</v>
       </c>
       <c r="E119" s="55"/>
       <c r="F119" s="16"/>
       <c r="G119" s="16"/>
       <c r="H119" s="18"/>
-      <c r="I119" s="299"/>
-[...2 lines deleted...]
-      <c r="A120" s="394" t="s">
+      <c r="I119" s="384"/>
+    </row>
+    <row r="120" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="395" t="s">
         <v>377</v>
       </c>
-      <c r="B120" s="399" t="s">
+      <c r="B120" s="398" t="s">
         <v>378</v>
       </c>
-      <c r="C120" s="398" t="s">
+      <c r="C120" s="400" t="s">
         <v>379</v>
       </c>
       <c r="D120" s="41" t="s">
         <v>380</v>
       </c>
       <c r="E120" s="42"/>
       <c r="F120" s="41"/>
       <c r="G120" s="41"/>
       <c r="H120" s="43"/>
-      <c r="I120" s="297"/>
-[...4 lines deleted...]
-      <c r="C121" s="390"/>
+      <c r="I120" s="382"/>
+    </row>
+    <row r="121" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="396"/>
+      <c r="B121" s="322"/>
+      <c r="C121" s="401"/>
       <c r="D121" s="14" t="s">
         <v>381</v>
       </c>
       <c r="E121" s="62"/>
       <c r="F121" s="14"/>
       <c r="G121" s="14"/>
       <c r="H121" s="17"/>
-      <c r="I121" s="298"/>
-[...4 lines deleted...]
-      <c r="C122" s="390"/>
+      <c r="I121" s="383"/>
+    </row>
+    <row r="122" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="396"/>
+      <c r="B122" s="322"/>
+      <c r="C122" s="401"/>
       <c r="D122" s="14" t="s">
         <v>382</v>
       </c>
       <c r="E122" s="62"/>
       <c r="F122" s="14"/>
       <c r="G122" s="14"/>
       <c r="H122" s="17"/>
-      <c r="I122" s="298"/>
-[...4 lines deleted...]
-      <c r="C123" s="390"/>
+      <c r="I122" s="383"/>
+    </row>
+    <row r="123" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="396"/>
+      <c r="B123" s="322"/>
+      <c r="C123" s="401"/>
       <c r="D123" s="14" t="s">
         <v>383</v>
       </c>
       <c r="E123" s="62"/>
       <c r="F123" s="14"/>
       <c r="G123" s="14"/>
       <c r="H123" s="17"/>
-      <c r="I123" s="298"/>
-[...4 lines deleted...]
-      <c r="C124" s="390"/>
+      <c r="I123" s="383"/>
+    </row>
+    <row r="124" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="396"/>
+      <c r="B124" s="322"/>
+      <c r="C124" s="401"/>
       <c r="D124" s="14" t="s">
         <v>384</v>
       </c>
       <c r="E124" s="62"/>
       <c r="F124" s="14"/>
       <c r="G124" s="14"/>
       <c r="H124" s="17"/>
-      <c r="I124" s="298"/>
-[...4 lines deleted...]
-      <c r="C125" s="390"/>
+      <c r="I124" s="383"/>
+    </row>
+    <row r="125" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="396"/>
+      <c r="B125" s="322"/>
+      <c r="C125" s="401"/>
       <c r="D125" s="14" t="s">
         <v>385</v>
       </c>
       <c r="E125" s="62"/>
       <c r="F125" s="14"/>
       <c r="G125" s="14"/>
       <c r="H125" s="17"/>
-      <c r="I125" s="298"/>
-[...4 lines deleted...]
-      <c r="C126" s="390"/>
+      <c r="I125" s="383"/>
+    </row>
+    <row r="126" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="396"/>
+      <c r="B126" s="322"/>
+      <c r="C126" s="401"/>
       <c r="D126" s="14" t="s">
         <v>386</v>
       </c>
       <c r="E126" s="62"/>
       <c r="F126" s="14"/>
       <c r="G126" s="14"/>
       <c r="H126" s="17"/>
-      <c r="I126" s="298"/>
-[...4 lines deleted...]
-      <c r="C127" s="390"/>
+      <c r="I126" s="383"/>
+    </row>
+    <row r="127" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="396"/>
+      <c r="B127" s="322"/>
+      <c r="C127" s="401"/>
       <c r="D127" s="14" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="62"/>
       <c r="F127" s="14"/>
       <c r="G127" s="14"/>
       <c r="H127" s="17"/>
-      <c r="I127" s="298"/>
-[...4 lines deleted...]
-      <c r="C128" s="401"/>
+      <c r="I127" s="383"/>
+    </row>
+    <row r="128" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="397"/>
+      <c r="B128" s="399"/>
+      <c r="C128" s="402"/>
       <c r="D128" s="16" t="s">
         <v>388</v>
       </c>
       <c r="E128" s="55"/>
       <c r="F128" s="16"/>
       <c r="G128" s="16"/>
       <c r="H128" s="18"/>
-      <c r="I128" s="299"/>
-[...2 lines deleted...]
-      <c r="A129" s="394" t="s">
+      <c r="I128" s="384"/>
+    </row>
+    <row r="129" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="395" t="s">
         <v>389</v>
       </c>
-      <c r="B129" s="399" t="s">
+      <c r="B129" s="398" t="s">
         <v>390</v>
       </c>
-      <c r="C129" s="370" t="s">
+      <c r="C129" s="335" t="s">
         <v>391</v>
       </c>
       <c r="D129" s="57" t="s">
         <v>392</v>
       </c>
       <c r="E129" s="60"/>
       <c r="F129" s="57"/>
       <c r="G129" s="41"/>
       <c r="H129" s="43"/>
-      <c r="I129" s="297"/>
-[...4 lines deleted...]
-      <c r="C130" s="391"/>
+      <c r="I129" s="382"/>
+    </row>
+    <row r="130" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="396"/>
+      <c r="B130" s="333"/>
+      <c r="C130" s="406"/>
       <c r="D130" s="14" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="62"/>
       <c r="F130" s="14"/>
       <c r="G130" s="14"/>
       <c r="H130" s="17"/>
-      <c r="I130" s="303"/>
-[...3 lines deleted...]
-      <c r="B131" s="365" t="s">
+      <c r="I130" s="385"/>
+    </row>
+    <row r="131" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="396"/>
+      <c r="B131" s="333" t="s">
         <v>394</v>
       </c>
-      <c r="C131" s="370" t="s">
+      <c r="C131" s="335" t="s">
         <v>395</v>
       </c>
       <c r="D131" s="14" t="s">
         <v>141</v>
       </c>
       <c r="E131" s="62"/>
       <c r="F131" s="14"/>
       <c r="G131" s="14"/>
       <c r="H131" s="17"/>
-      <c r="I131" s="300"/>
-[...4 lines deleted...]
-      <c r="C132" s="391"/>
+      <c r="I131" s="379"/>
+    </row>
+    <row r="132" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="396"/>
+      <c r="B132" s="334"/>
+      <c r="C132" s="406"/>
       <c r="D132" s="14" t="s">
         <v>396</v>
       </c>
       <c r="E132" s="62"/>
       <c r="F132" s="14"/>
       <c r="G132" s="14"/>
       <c r="H132" s="17"/>
-      <c r="I132" s="302"/>
-[...3 lines deleted...]
-      <c r="B133" s="382" t="s">
+      <c r="I132" s="391"/>
+    </row>
+    <row r="133" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="396"/>
+      <c r="B133" s="321" t="s">
         <v>367</v>
       </c>
-      <c r="C133" s="370" t="s">
+      <c r="C133" s="335" t="s">
         <v>397</v>
       </c>
       <c r="D133" s="14" t="s">
         <v>398</v>
       </c>
       <c r="E133" s="62"/>
       <c r="F133" s="14"/>
       <c r="G133" s="14"/>
       <c r="H133" s="17"/>
-      <c r="I133" s="300"/>
-[...4 lines deleted...]
-      <c r="C134" s="371"/>
+      <c r="I133" s="379"/>
+    </row>
+    <row r="134" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="396"/>
+      <c r="B134" s="405"/>
+      <c r="C134" s="336"/>
       <c r="D134" s="14" t="s">
         <v>399</v>
       </c>
       <c r="E134" s="62"/>
       <c r="F134" s="14"/>
       <c r="G134" s="14"/>
       <c r="H134" s="17"/>
-      <c r="I134" s="301"/>
-[...4 lines deleted...]
-      <c r="C135" s="371"/>
+      <c r="I134" s="380"/>
+    </row>
+    <row r="135" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="396"/>
+      <c r="B135" s="405"/>
+      <c r="C135" s="336"/>
       <c r="D135" s="14" t="s">
         <v>328</v>
       </c>
       <c r="E135" s="62"/>
       <c r="F135" s="14"/>
       <c r="G135" s="14"/>
       <c r="H135" s="17"/>
-      <c r="I135" s="301"/>
-[...4 lines deleted...]
-      <c r="C136" s="371"/>
+      <c r="I135" s="380"/>
+    </row>
+    <row r="136" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="396"/>
+      <c r="B136" s="405"/>
+      <c r="C136" s="336"/>
       <c r="D136" s="14" t="s">
         <v>329</v>
       </c>
       <c r="E136" s="62"/>
       <c r="F136" s="14"/>
       <c r="G136" s="14"/>
       <c r="H136" s="17"/>
-      <c r="I136" s="301"/>
-[...4 lines deleted...]
-      <c r="C137" s="371"/>
+      <c r="I136" s="380"/>
+    </row>
+    <row r="137" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="396"/>
+      <c r="B137" s="405"/>
+      <c r="C137" s="336"/>
       <c r="D137" s="14" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="62"/>
       <c r="F137" s="14"/>
       <c r="G137" s="14"/>
       <c r="H137" s="17"/>
-      <c r="I137" s="301"/>
-[...4 lines deleted...]
-      <c r="C138" s="371"/>
+      <c r="I137" s="380"/>
+    </row>
+    <row r="138" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="396"/>
+      <c r="B138" s="405"/>
+      <c r="C138" s="336"/>
       <c r="D138" s="14" t="s">
         <v>400</v>
       </c>
       <c r="E138" s="62"/>
       <c r="F138" s="14"/>
       <c r="G138" s="14"/>
       <c r="H138" s="17"/>
-      <c r="I138" s="301"/>
-[...4 lines deleted...]
-      <c r="C139" s="371"/>
+      <c r="I138" s="380"/>
+    </row>
+    <row r="139" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="396"/>
+      <c r="B139" s="405"/>
+      <c r="C139" s="336"/>
       <c r="D139" s="14" t="s">
         <v>401</v>
       </c>
       <c r="E139" s="62"/>
       <c r="F139" s="14"/>
       <c r="G139" s="14"/>
       <c r="H139" s="17"/>
-      <c r="I139" s="301"/>
-[...4 lines deleted...]
-      <c r="C140" s="391"/>
+      <c r="I139" s="380"/>
+    </row>
+    <row r="140" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="396"/>
+      <c r="B140" s="394"/>
+      <c r="C140" s="406"/>
       <c r="D140" s="14" t="s">
         <v>402</v>
       </c>
       <c r="E140" s="62"/>
       <c r="F140" s="14"/>
       <c r="G140" s="14"/>
       <c r="H140" s="17"/>
-      <c r="I140" s="302"/>
-[...3 lines deleted...]
-      <c r="B141" s="382" t="s">
+      <c r="I140" s="391"/>
+    </row>
+    <row r="141" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="396"/>
+      <c r="B141" s="321" t="s">
         <v>403</v>
       </c>
-      <c r="C141" s="370" t="s">
+      <c r="C141" s="335" t="s">
         <v>404</v>
       </c>
       <c r="D141" s="14" t="s">
         <v>405</v>
       </c>
       <c r="E141" s="62"/>
       <c r="F141" s="14"/>
       <c r="G141" s="14"/>
       <c r="H141" s="17"/>
-      <c r="I141" s="300"/>
-[...4 lines deleted...]
-      <c r="C142" s="371"/>
+      <c r="I141" s="379"/>
+    </row>
+    <row r="142" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="396"/>
+      <c r="B142" s="393"/>
+      <c r="C142" s="336"/>
       <c r="D142" s="14" t="s">
         <v>406</v>
       </c>
       <c r="E142" s="62"/>
       <c r="F142" s="14"/>
       <c r="G142" s="14"/>
       <c r="H142" s="17"/>
-      <c r="I142" s="301"/>
-[...4 lines deleted...]
-      <c r="C143" s="371"/>
+      <c r="I142" s="380"/>
+    </row>
+    <row r="143" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="396"/>
+      <c r="B143" s="322"/>
+      <c r="C143" s="336"/>
       <c r="D143" s="14" t="s">
         <v>407</v>
       </c>
       <c r="E143" s="62"/>
       <c r="F143" s="14"/>
       <c r="G143" s="14"/>
       <c r="H143" s="17"/>
-      <c r="I143" s="301"/>
-[...4 lines deleted...]
-      <c r="C144" s="363"/>
+      <c r="I143" s="380"/>
+    </row>
+    <row r="144" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="396"/>
+      <c r="B144" s="394"/>
+      <c r="C144" s="331"/>
       <c r="D144" s="14" t="s">
         <v>408</v>
       </c>
       <c r="E144" s="62"/>
       <c r="F144" s="14"/>
       <c r="G144" s="14"/>
       <c r="H144" s="17"/>
-      <c r="I144" s="302"/>
-[...3 lines deleted...]
-      <c r="B145" s="382" t="s">
+      <c r="I144" s="391"/>
+    </row>
+    <row r="145" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="396"/>
+      <c r="B145" s="321" t="s">
         <v>409</v>
       </c>
-      <c r="C145" s="370" t="s">
+      <c r="C145" s="335" t="s">
         <v>410</v>
       </c>
       <c r="D145" s="14" t="s">
         <v>411</v>
       </c>
       <c r="E145" s="62"/>
       <c r="F145" s="14"/>
       <c r="G145" s="14"/>
       <c r="H145" s="17"/>
-      <c r="I145" s="300"/>
-[...4 lines deleted...]
-      <c r="C146" s="390"/>
+      <c r="I145" s="379"/>
+    </row>
+    <row r="146" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="396"/>
+      <c r="B146" s="322"/>
+      <c r="C146" s="401"/>
       <c r="D146" s="14" t="s">
         <v>412</v>
       </c>
       <c r="E146" s="62"/>
       <c r="F146" s="14"/>
       <c r="G146" s="14"/>
       <c r="H146" s="17"/>
-      <c r="I146" s="298"/>
-[...4 lines deleted...]
-      <c r="C147" s="390"/>
+      <c r="I146" s="383"/>
+    </row>
+    <row r="147" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="396"/>
+      <c r="B147" s="322"/>
+      <c r="C147" s="401"/>
       <c r="D147" s="14" t="s">
         <v>413</v>
       </c>
       <c r="E147" s="62"/>
       <c r="F147" s="14"/>
       <c r="G147" s="14"/>
       <c r="H147" s="17"/>
-      <c r="I147" s="298"/>
-[...4 lines deleted...]
-      <c r="C148" s="401"/>
+      <c r="I147" s="383"/>
+    </row>
+    <row r="148" spans="1:9" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="397"/>
+      <c r="B148" s="399"/>
+      <c r="C148" s="402"/>
       <c r="D148" s="63" t="s">
         <v>414</v>
       </c>
       <c r="E148" s="55"/>
       <c r="F148" s="16"/>
       <c r="G148" s="16"/>
       <c r="H148" s="18"/>
-      <c r="I148" s="299"/>
-[...2 lines deleted...]
-      <c r="A149" s="404" t="s">
+      <c r="I148" s="384"/>
+    </row>
+    <row r="149" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="429" t="s">
         <v>415</v>
       </c>
-      <c r="B149" s="365" t="s">
+      <c r="B149" s="333" t="s">
         <v>416</v>
       </c>
-      <c r="C149" s="363" t="s">
+      <c r="C149" s="331" t="s">
         <v>417</v>
       </c>
       <c r="D149" s="131" t="s">
         <v>256</v>
       </c>
       <c r="E149" s="42"/>
       <c r="F149" s="41"/>
       <c r="G149" s="41"/>
       <c r="H149" s="43"/>
-      <c r="I149" s="297"/>
-[...4 lines deleted...]
-      <c r="C150" s="407"/>
+      <c r="I149" s="382"/>
+    </row>
+    <row r="150" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="396"/>
+      <c r="B150" s="423"/>
+      <c r="C150" s="421"/>
       <c r="D150" s="14" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="14"/>
       <c r="F150" s="14"/>
       <c r="G150" s="14"/>
       <c r="H150" s="17"/>
-      <c r="I150" s="298"/>
-[...4 lines deleted...]
-      <c r="C151" s="407"/>
+      <c r="I150" s="383"/>
+    </row>
+    <row r="151" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="396"/>
+      <c r="B151" s="423"/>
+      <c r="C151" s="421"/>
       <c r="D151" s="90" t="s">
         <v>375</v>
       </c>
       <c r="E151" s="14"/>
       <c r="F151" s="14"/>
       <c r="G151" s="14"/>
       <c r="H151" s="17"/>
-      <c r="I151" s="298"/>
-[...4 lines deleted...]
-      <c r="C152" s="407"/>
+      <c r="I151" s="383"/>
+    </row>
+    <row r="152" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="396"/>
+      <c r="B152" s="423"/>
+      <c r="C152" s="421"/>
       <c r="D152" s="14" t="s">
         <v>419</v>
       </c>
       <c r="E152" s="14"/>
       <c r="F152" s="14"/>
       <c r="G152" s="14"/>
       <c r="H152" s="17"/>
-      <c r="I152" s="298"/>
-[...4 lines deleted...]
-      <c r="C153" s="407"/>
+      <c r="I152" s="383"/>
+    </row>
+    <row r="153" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="396"/>
+      <c r="B153" s="423"/>
+      <c r="C153" s="421"/>
       <c r="D153" s="14" t="s">
         <v>420</v>
       </c>
       <c r="E153" s="14"/>
       <c r="F153" s="14"/>
       <c r="G153" s="14"/>
       <c r="H153" s="17"/>
-      <c r="I153" s="298"/>
-[...4 lines deleted...]
-      <c r="C154" s="407"/>
+      <c r="I153" s="383"/>
+    </row>
+    <row r="154" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="396"/>
+      <c r="B154" s="423"/>
+      <c r="C154" s="421"/>
       <c r="D154" s="14" t="s">
         <v>421</v>
       </c>
       <c r="E154" s="14"/>
       <c r="F154" s="14"/>
       <c r="G154" s="14"/>
       <c r="H154" s="17"/>
-      <c r="I154" s="298"/>
-[...4 lines deleted...]
-      <c r="C155" s="407"/>
+      <c r="I154" s="383"/>
+    </row>
+    <row r="155" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="396"/>
+      <c r="B155" s="423"/>
+      <c r="C155" s="421"/>
       <c r="D155" s="14" t="s">
         <v>422</v>
       </c>
       <c r="E155" s="14"/>
       <c r="F155" s="14"/>
       <c r="G155" s="14"/>
       <c r="H155" s="17"/>
-      <c r="I155" s="298"/>
-[...4 lines deleted...]
-      <c r="C156" s="407"/>
+      <c r="I155" s="383"/>
+    </row>
+    <row r="156" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="396"/>
+      <c r="B156" s="423"/>
+      <c r="C156" s="421"/>
       <c r="D156" s="14" t="s">
         <v>423</v>
       </c>
       <c r="E156" s="14"/>
       <c r="F156" s="14"/>
       <c r="G156" s="14"/>
       <c r="H156" s="17"/>
-      <c r="I156" s="298"/>
-[...4 lines deleted...]
-      <c r="C157" s="407"/>
+      <c r="I156" s="383"/>
+    </row>
+    <row r="157" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="396"/>
+      <c r="B157" s="423"/>
+      <c r="C157" s="421"/>
       <c r="D157" s="14" t="s">
         <v>424</v>
       </c>
       <c r="E157" s="14"/>
       <c r="F157" s="14"/>
       <c r="G157" s="14"/>
       <c r="H157" s="17"/>
-      <c r="I157" s="298"/>
-[...4 lines deleted...]
-      <c r="C158" s="407"/>
+      <c r="I157" s="383"/>
+    </row>
+    <row r="158" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="396"/>
+      <c r="B158" s="423"/>
+      <c r="C158" s="421"/>
       <c r="D158" s="14" t="s">
         <v>425</v>
       </c>
       <c r="E158" s="14"/>
       <c r="F158" s="14"/>
       <c r="G158" s="14"/>
       <c r="H158" s="17"/>
-      <c r="I158" s="298"/>
-[...4 lines deleted...]
-      <c r="C159" s="407"/>
+      <c r="I158" s="383"/>
+    </row>
+    <row r="159" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="396"/>
+      <c r="B159" s="423"/>
+      <c r="C159" s="421"/>
       <c r="D159" s="14" t="s">
         <v>426</v>
       </c>
       <c r="E159" s="14"/>
       <c r="F159" s="14"/>
       <c r="G159" s="14"/>
       <c r="H159" s="17"/>
-      <c r="I159" s="298"/>
-[...4 lines deleted...]
-      <c r="C160" s="407"/>
+      <c r="I159" s="383"/>
+    </row>
+    <row r="160" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="396"/>
+      <c r="B160" s="423"/>
+      <c r="C160" s="421"/>
       <c r="D160" s="16" t="s">
         <v>427</v>
       </c>
       <c r="E160" s="16"/>
       <c r="F160" s="16"/>
       <c r="G160" s="16"/>
       <c r="H160" s="18"/>
-      <c r="I160" s="299"/>
-[...2 lines deleted...]
-      <c r="A161" s="394" t="s">
+      <c r="I160" s="384"/>
+    </row>
+    <row r="161" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="395" t="s">
         <v>428</v>
       </c>
-      <c r="B161" s="399" t="s">
+      <c r="B161" s="398" t="s">
         <v>429</v>
       </c>
-      <c r="C161" s="398" t="s">
+      <c r="C161" s="400" t="s">
         <v>430</v>
       </c>
       <c r="D161" s="90" t="s">
         <v>431</v>
       </c>
       <c r="E161" s="41"/>
       <c r="F161" s="41"/>
       <c r="G161" s="41"/>
       <c r="H161" s="43"/>
-      <c r="I161" s="297"/>
-[...4 lines deleted...]
-      <c r="C162" s="371"/>
+      <c r="I161" s="382"/>
+    </row>
+    <row r="162" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="429"/>
+      <c r="B162" s="393"/>
+      <c r="C162" s="336"/>
       <c r="D162" s="14" t="s">
         <v>432</v>
       </c>
       <c r="E162" s="41"/>
       <c r="F162" s="41"/>
       <c r="G162" s="14"/>
       <c r="H162" s="17"/>
-      <c r="I162" s="298"/>
-[...4 lines deleted...]
-      <c r="C163" s="371"/>
+      <c r="I162" s="383"/>
+    </row>
+    <row r="163" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="429"/>
+      <c r="B163" s="393"/>
+      <c r="C163" s="336"/>
       <c r="D163" s="14" t="s">
         <v>433</v>
       </c>
       <c r="E163" s="14"/>
       <c r="F163" s="14"/>
       <c r="G163" s="14"/>
       <c r="H163" s="17"/>
-      <c r="I163" s="298"/>
-[...4 lines deleted...]
-      <c r="C164" s="371"/>
+      <c r="I163" s="383"/>
+    </row>
+    <row r="164" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="429"/>
+      <c r="B164" s="393"/>
+      <c r="C164" s="336"/>
       <c r="D164" s="88" t="s">
         <v>434</v>
       </c>
       <c r="E164" s="14"/>
       <c r="F164" s="14"/>
       <c r="G164" s="14"/>
       <c r="H164" s="17"/>
-      <c r="I164" s="298"/>
-[...4 lines deleted...]
-      <c r="C165" s="371"/>
+      <c r="I164" s="383"/>
+    </row>
+    <row r="165" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="429"/>
+      <c r="B165" s="393"/>
+      <c r="C165" s="336"/>
       <c r="D165" s="14" t="s">
         <v>435</v>
       </c>
       <c r="E165" s="14"/>
       <c r="F165" s="14"/>
       <c r="G165" s="14"/>
       <c r="H165" s="17"/>
-      <c r="I165" s="298"/>
-[...4 lines deleted...]
-      <c r="C166" s="371"/>
+      <c r="I165" s="383"/>
+    </row>
+    <row r="166" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="429"/>
+      <c r="B166" s="393"/>
+      <c r="C166" s="336"/>
       <c r="D166" s="14" t="s">
         <v>420</v>
       </c>
       <c r="E166" s="14"/>
       <c r="F166" s="14"/>
       <c r="G166" s="14"/>
       <c r="H166" s="17"/>
-      <c r="I166" s="298"/>
-[...4 lines deleted...]
-      <c r="C167" s="371"/>
+      <c r="I166" s="383"/>
+    </row>
+    <row r="167" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="429"/>
+      <c r="B167" s="393"/>
+      <c r="C167" s="336"/>
       <c r="D167" s="14" t="s">
         <v>436</v>
       </c>
       <c r="E167" s="14"/>
       <c r="F167" s="14"/>
       <c r="G167" s="14"/>
       <c r="H167" s="17"/>
-      <c r="I167" s="298"/>
-[...4 lines deleted...]
-      <c r="C168" s="371"/>
+      <c r="I167" s="383"/>
+    </row>
+    <row r="168" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="429"/>
+      <c r="B168" s="393"/>
+      <c r="C168" s="336"/>
       <c r="D168" s="14" t="s">
         <v>437</v>
       </c>
       <c r="E168" s="14"/>
       <c r="F168" s="14"/>
       <c r="G168" s="14"/>
       <c r="H168" s="17"/>
-      <c r="I168" s="298"/>
-[...4 lines deleted...]
-      <c r="C169" s="371"/>
+      <c r="I168" s="383"/>
+    </row>
+    <row r="169" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="429"/>
+      <c r="B169" s="393"/>
+      <c r="C169" s="336"/>
       <c r="D169" s="14" t="s">
         <v>438</v>
       </c>
       <c r="E169" s="14"/>
       <c r="F169" s="14"/>
       <c r="G169" s="14"/>
       <c r="H169" s="17"/>
-      <c r="I169" s="298"/>
-[...4 lines deleted...]
-      <c r="C170" s="371"/>
+      <c r="I169" s="383"/>
+    </row>
+    <row r="170" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="429"/>
+      <c r="B170" s="393"/>
+      <c r="C170" s="336"/>
       <c r="D170" s="14" t="s">
         <v>439</v>
       </c>
       <c r="E170" s="14"/>
       <c r="F170" s="14"/>
       <c r="G170" s="14"/>
       <c r="H170" s="17"/>
-      <c r="I170" s="298"/>
-[...4 lines deleted...]
-      <c r="C171" s="371"/>
+      <c r="I170" s="383"/>
+    </row>
+    <row r="171" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="429"/>
+      <c r="B171" s="393"/>
+      <c r="C171" s="336"/>
       <c r="D171" s="14" t="s">
         <v>440</v>
       </c>
       <c r="E171" s="14"/>
       <c r="F171" s="14"/>
       <c r="G171" s="14"/>
       <c r="H171" s="17"/>
-      <c r="I171" s="298"/>
-[...4 lines deleted...]
-      <c r="C172" s="371"/>
+      <c r="I171" s="383"/>
+    </row>
+    <row r="172" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="429"/>
+      <c r="B172" s="393"/>
+      <c r="C172" s="336"/>
       <c r="D172" s="14" t="s">
         <v>441</v>
       </c>
       <c r="E172" s="14"/>
       <c r="F172" s="14"/>
       <c r="G172" s="14"/>
       <c r="H172" s="17"/>
-      <c r="I172" s="298"/>
-[...4 lines deleted...]
-      <c r="C173" s="371"/>
+      <c r="I172" s="383"/>
+    </row>
+    <row r="173" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="429"/>
+      <c r="B173" s="393"/>
+      <c r="C173" s="336"/>
       <c r="D173" s="14" t="s">
         <v>442</v>
       </c>
       <c r="E173" s="14"/>
       <c r="F173" s="14"/>
       <c r="G173" s="14"/>
       <c r="H173" s="17"/>
-      <c r="I173" s="298"/>
-[...4 lines deleted...]
-      <c r="C174" s="436"/>
+      <c r="I173" s="383"/>
+    </row>
+    <row r="174" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="430"/>
+      <c r="B174" s="413"/>
+      <c r="C174" s="420"/>
       <c r="D174" s="14" t="s">
         <v>443</v>
       </c>
       <c r="E174" s="14"/>
       <c r="F174" s="14"/>
       <c r="G174" s="16"/>
       <c r="H174" s="18"/>
-      <c r="I174" s="299"/>
-[...2 lines deleted...]
-      <c r="A175" s="406" t="s">
+      <c r="I174" s="384"/>
+    </row>
+    <row r="175" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="431" t="s">
         <v>444</v>
       </c>
-      <c r="B175" s="376" t="s">
+      <c r="B175" s="341" t="s">
         <v>429</v>
       </c>
-      <c r="C175" s="309" t="s">
+      <c r="C175" s="310" t="s">
         <v>445</v>
       </c>
       <c r="D175" s="15" t="s">
         <v>446</v>
       </c>
       <c r="E175" s="15"/>
       <c r="F175" s="15"/>
       <c r="G175" s="41"/>
       <c r="H175" s="43"/>
-      <c r="I175" s="297"/>
-[...4 lines deleted...]
-      <c r="C176" s="310"/>
+      <c r="I175" s="382"/>
+    </row>
+    <row r="176" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="431"/>
+      <c r="B176" s="342"/>
+      <c r="C176" s="303"/>
       <c r="D176" s="88" t="s">
         <v>447</v>
       </c>
       <c r="E176" s="14"/>
       <c r="F176" s="14"/>
       <c r="G176" s="14"/>
       <c r="H176" s="17"/>
-      <c r="I176" s="298"/>
-[...4 lines deleted...]
-      <c r="C177" s="310"/>
+      <c r="I176" s="383"/>
+    </row>
+    <row r="177" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="431"/>
+      <c r="B177" s="342"/>
+      <c r="C177" s="303"/>
       <c r="D177" s="14" t="s">
         <v>448</v>
       </c>
       <c r="E177" s="14"/>
       <c r="F177" s="14"/>
       <c r="G177" s="14"/>
       <c r="H177" s="17"/>
-      <c r="I177" s="298"/>
-[...4 lines deleted...]
-      <c r="C178" s="310"/>
+      <c r="I177" s="383"/>
+    </row>
+    <row r="178" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="431"/>
+      <c r="B178" s="342"/>
+      <c r="C178" s="303"/>
       <c r="D178" s="14" t="s">
         <v>449</v>
       </c>
       <c r="E178" s="14"/>
       <c r="F178" s="14"/>
       <c r="G178" s="14"/>
       <c r="H178" s="17"/>
-      <c r="I178" s="298"/>
-[...4 lines deleted...]
-      <c r="C179" s="310"/>
+      <c r="I178" s="383"/>
+    </row>
+    <row r="179" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="431"/>
+      <c r="B179" s="342"/>
+      <c r="C179" s="303"/>
       <c r="D179" s="14" t="s">
         <v>450</v>
       </c>
       <c r="E179" s="14"/>
       <c r="F179" s="14"/>
       <c r="G179" s="14"/>
       <c r="H179" s="17"/>
-      <c r="I179" s="298"/>
-[...4 lines deleted...]
-      <c r="C180" s="310"/>
+      <c r="I179" s="383"/>
+    </row>
+    <row r="180" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="431"/>
+      <c r="B180" s="342"/>
+      <c r="C180" s="303"/>
       <c r="D180" s="14" t="s">
         <v>451</v>
       </c>
       <c r="E180" s="14"/>
       <c r="F180" s="14"/>
       <c r="G180" s="14"/>
       <c r="H180" s="17"/>
-      <c r="I180" s="298"/>
-[...4 lines deleted...]
-      <c r="C181" s="310"/>
+      <c r="I180" s="383"/>
+    </row>
+    <row r="181" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="431"/>
+      <c r="B181" s="342"/>
+      <c r="C181" s="303"/>
       <c r="D181" s="14" t="s">
         <v>452</v>
       </c>
       <c r="E181" s="14"/>
       <c r="F181" s="14"/>
       <c r="G181" s="14"/>
       <c r="H181" s="17"/>
-      <c r="I181" s="298"/>
-[...4 lines deleted...]
-      <c r="C182" s="310"/>
+      <c r="I181" s="383"/>
+    </row>
+    <row r="182" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="431"/>
+      <c r="B182" s="342"/>
+      <c r="C182" s="303"/>
       <c r="D182" s="14" t="s">
         <v>453</v>
       </c>
       <c r="E182" s="14"/>
       <c r="F182" s="14"/>
       <c r="G182" s="14"/>
       <c r="H182" s="17"/>
-      <c r="I182" s="298"/>
-[...4 lines deleted...]
-      <c r="C183" s="310"/>
+      <c r="I182" s="383"/>
+    </row>
+    <row r="183" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="431"/>
+      <c r="B183" s="342"/>
+      <c r="C183" s="303"/>
       <c r="D183" s="14" t="s">
         <v>454</v>
       </c>
       <c r="E183" s="14"/>
       <c r="F183" s="14"/>
       <c r="G183" s="14"/>
       <c r="H183" s="17"/>
-      <c r="I183" s="298"/>
-[...4 lines deleted...]
-      <c r="C184" s="310"/>
+      <c r="I183" s="383"/>
+    </row>
+    <row r="184" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="431"/>
+      <c r="B184" s="342"/>
+      <c r="C184" s="303"/>
       <c r="D184" s="14" t="s">
         <v>455</v>
       </c>
       <c r="E184" s="14"/>
       <c r="F184" s="14"/>
       <c r="G184" s="14"/>
       <c r="H184" s="17"/>
-      <c r="I184" s="298"/>
-[...4 lines deleted...]
-      <c r="C185" s="310"/>
+      <c r="I184" s="383"/>
+    </row>
+    <row r="185" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="431"/>
+      <c r="B185" s="342"/>
+      <c r="C185" s="303"/>
       <c r="D185" s="14" t="s">
         <v>456</v>
       </c>
       <c r="E185" s="14"/>
       <c r="F185" s="14"/>
       <c r="G185" s="14"/>
       <c r="H185" s="17"/>
-      <c r="I185" s="298"/>
-[...4 lines deleted...]
-      <c r="C186" s="310"/>
+      <c r="I185" s="383"/>
+    </row>
+    <row r="186" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="431"/>
+      <c r="B186" s="342"/>
+      <c r="C186" s="303"/>
       <c r="D186" s="14" t="s">
         <v>457</v>
       </c>
       <c r="E186" s="14"/>
       <c r="F186" s="14"/>
       <c r="G186" s="14"/>
       <c r="H186" s="17"/>
-      <c r="I186" s="298"/>
-[...4 lines deleted...]
-      <c r="C187" s="310"/>
+      <c r="I186" s="383"/>
+    </row>
+    <row r="187" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="431"/>
+      <c r="B187" s="342"/>
+      <c r="C187" s="303"/>
       <c r="D187" s="14" t="s">
         <v>458</v>
       </c>
       <c r="E187" s="14"/>
       <c r="F187" s="14"/>
       <c r="G187" s="14"/>
       <c r="H187" s="17"/>
-      <c r="I187" s="298"/>
-[...4 lines deleted...]
-      <c r="C188" s="310"/>
+      <c r="I187" s="383"/>
+    </row>
+    <row r="188" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="431"/>
+      <c r="B188" s="342"/>
+      <c r="C188" s="303"/>
       <c r="D188" s="14" t="s">
         <v>420</v>
       </c>
       <c r="E188" s="14"/>
       <c r="F188" s="14"/>
       <c r="G188" s="14"/>
       <c r="H188" s="17"/>
-      <c r="I188" s="298"/>
-[...4 lines deleted...]
-      <c r="C189" s="310"/>
+      <c r="I188" s="383"/>
+    </row>
+    <row r="189" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="431"/>
+      <c r="B189" s="342"/>
+      <c r="C189" s="303"/>
       <c r="D189" s="14" t="s">
         <v>411</v>
       </c>
       <c r="E189" s="14"/>
       <c r="F189" s="14"/>
       <c r="G189" s="14"/>
       <c r="H189" s="17"/>
-      <c r="I189" s="298"/>
-[...4 lines deleted...]
-      <c r="C190" s="310"/>
+      <c r="I189" s="383"/>
+    </row>
+    <row r="190" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="431"/>
+      <c r="B190" s="342"/>
+      <c r="C190" s="303"/>
       <c r="D190" s="14" t="s">
         <v>459</v>
       </c>
       <c r="E190" s="14"/>
       <c r="F190" s="14"/>
       <c r="G190" s="14"/>
       <c r="H190" s="17"/>
-      <c r="I190" s="298"/>
-[...4 lines deleted...]
-      <c r="C191" s="310"/>
+      <c r="I190" s="383"/>
+    </row>
+    <row r="191" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="431"/>
+      <c r="B191" s="342"/>
+      <c r="C191" s="303"/>
       <c r="D191" s="14" t="s">
         <v>460</v>
       </c>
       <c r="E191" s="14"/>
       <c r="F191" s="14"/>
       <c r="G191" s="14"/>
       <c r="H191" s="17"/>
-      <c r="I191" s="298"/>
-[...4 lines deleted...]
-      <c r="C192" s="310"/>
+      <c r="I191" s="383"/>
+    </row>
+    <row r="192" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="431"/>
+      <c r="B192" s="342"/>
+      <c r="C192" s="303"/>
       <c r="D192" s="90" t="s">
         <v>461</v>
       </c>
       <c r="E192" s="14"/>
       <c r="F192" s="14"/>
       <c r="G192" s="14"/>
       <c r="H192" s="17"/>
-      <c r="I192" s="298"/>
-[...4 lines deleted...]
-      <c r="C193" s="310"/>
+      <c r="I192" s="383"/>
+    </row>
+    <row r="193" spans="1:9" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="431"/>
+      <c r="B193" s="342"/>
+      <c r="C193" s="303"/>
       <c r="D193" s="14" t="s">
         <v>462</v>
       </c>
       <c r="E193" s="14"/>
       <c r="F193" s="14"/>
       <c r="G193" s="14"/>
       <c r="H193" s="17"/>
-      <c r="I193" s="303"/>
-[...2 lines deleted...]
-      <c r="A194" s="420" t="s">
+      <c r="I193" s="385"/>
+    </row>
+    <row r="194" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="438" t="s">
         <v>463</v>
       </c>
-      <c r="B194" s="432" t="s">
+      <c r="B194" s="416" t="s">
         <v>464</v>
       </c>
-      <c r="C194" s="424" t="s">
+      <c r="C194" s="410" t="s">
         <v>465</v>
       </c>
       <c r="D194" s="15" t="s">
         <v>466</v>
       </c>
       <c r="E194" s="19"/>
       <c r="F194" s="19"/>
       <c r="G194" s="43"/>
       <c r="H194" s="43"/>
-      <c r="I194" s="300"/>
-[...4 lines deleted...]
-      <c r="C195" s="425"/>
+      <c r="I194" s="379"/>
+    </row>
+    <row r="195" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="439"/>
+      <c r="B195" s="417"/>
+      <c r="C195" s="408"/>
       <c r="D195" s="14" t="s">
         <v>467</v>
       </c>
       <c r="E195" s="17"/>
       <c r="F195" s="17"/>
       <c r="G195" s="17"/>
       <c r="H195" s="17"/>
-      <c r="I195" s="298"/>
-[...4 lines deleted...]
-      <c r="C196" s="425"/>
+      <c r="I195" s="383"/>
+    </row>
+    <row r="196" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="439"/>
+      <c r="B196" s="417"/>
+      <c r="C196" s="408"/>
       <c r="D196" s="14" t="s">
         <v>468</v>
       </c>
       <c r="E196" s="17"/>
       <c r="F196" s="17"/>
       <c r="G196" s="17"/>
       <c r="H196" s="17"/>
-      <c r="I196" s="298"/>
-[...4 lines deleted...]
-      <c r="C197" s="425"/>
+      <c r="I196" s="383"/>
+    </row>
+    <row r="197" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="439"/>
+      <c r="B197" s="417"/>
+      <c r="C197" s="408"/>
       <c r="D197" s="14" t="s">
         <v>469</v>
       </c>
       <c r="E197" s="17"/>
       <c r="F197" s="17"/>
       <c r="G197" s="17"/>
       <c r="H197" s="17"/>
-      <c r="I197" s="298"/>
-[...4 lines deleted...]
-      <c r="C198" s="425"/>
+      <c r="I197" s="383"/>
+    </row>
+    <row r="198" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="439"/>
+      <c r="B198" s="417"/>
+      <c r="C198" s="408"/>
       <c r="D198" s="14" t="s">
         <v>470</v>
       </c>
       <c r="E198" s="17"/>
       <c r="F198" s="17"/>
       <c r="G198" s="17"/>
       <c r="H198" s="17"/>
-      <c r="I198" s="298"/>
-[...4 lines deleted...]
-      <c r="C199" s="425"/>
+      <c r="I198" s="383"/>
+    </row>
+    <row r="199" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="439"/>
+      <c r="B199" s="417"/>
+      <c r="C199" s="408"/>
       <c r="D199" s="90" t="s">
         <v>471</v>
       </c>
       <c r="E199" s="17"/>
       <c r="F199" s="17"/>
       <c r="G199" s="17"/>
       <c r="H199" s="17"/>
-      <c r="I199" s="298"/>
-[...4 lines deleted...]
-      <c r="C200" s="425"/>
+      <c r="I199" s="383"/>
+    </row>
+    <row r="200" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="439"/>
+      <c r="B200" s="417"/>
+      <c r="C200" s="408"/>
       <c r="D200" s="14" t="s">
         <v>472</v>
       </c>
       <c r="E200" s="17"/>
       <c r="F200" s="17"/>
       <c r="G200" s="17"/>
       <c r="H200" s="17"/>
-      <c r="I200" s="298"/>
-[...4 lines deleted...]
-      <c r="C201" s="425"/>
+      <c r="I200" s="383"/>
+    </row>
+    <row r="201" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="439"/>
+      <c r="B201" s="417"/>
+      <c r="C201" s="408"/>
       <c r="D201" s="14" t="s">
         <v>473</v>
       </c>
       <c r="E201" s="17"/>
       <c r="F201" s="17"/>
       <c r="G201" s="17"/>
       <c r="H201" s="17"/>
-      <c r="I201" s="298"/>
-[...4 lines deleted...]
-      <c r="C202" s="425"/>
+      <c r="I201" s="383"/>
+    </row>
+    <row r="202" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="439"/>
+      <c r="B202" s="417"/>
+      <c r="C202" s="408"/>
       <c r="D202" s="14" t="s">
         <v>474</v>
       </c>
       <c r="E202" s="17"/>
       <c r="F202" s="17"/>
       <c r="G202" s="17"/>
       <c r="H202" s="17"/>
-      <c r="I202" s="298"/>
-[...4 lines deleted...]
-      <c r="C203" s="425"/>
+      <c r="I202" s="383"/>
+    </row>
+    <row r="203" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="439"/>
+      <c r="B203" s="417"/>
+      <c r="C203" s="408"/>
       <c r="D203" s="88" t="s">
         <v>475</v>
       </c>
       <c r="E203" s="17"/>
       <c r="F203" s="17"/>
       <c r="G203" s="17"/>
       <c r="H203" s="17"/>
-      <c r="I203" s="298"/>
-[...4 lines deleted...]
-      <c r="C204" s="425"/>
+      <c r="I203" s="383"/>
+    </row>
+    <row r="204" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="439"/>
+      <c r="B204" s="417"/>
+      <c r="C204" s="408"/>
       <c r="D204" s="14" t="s">
         <v>476</v>
       </c>
       <c r="E204" s="17"/>
       <c r="F204" s="17"/>
       <c r="G204" s="17"/>
       <c r="H204" s="17"/>
-      <c r="I204" s="298"/>
-[...4 lines deleted...]
-      <c r="C205" s="425"/>
+      <c r="I204" s="383"/>
+    </row>
+    <row r="205" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="439"/>
+      <c r="B205" s="417"/>
+      <c r="C205" s="408"/>
       <c r="D205" s="14" t="s">
         <v>477</v>
       </c>
       <c r="E205" s="17"/>
       <c r="F205" s="17"/>
       <c r="G205" s="17"/>
       <c r="H205" s="17"/>
-      <c r="I205" s="298"/>
-[...4 lines deleted...]
-      <c r="C206" s="425"/>
+      <c r="I205" s="383"/>
+    </row>
+    <row r="206" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="439"/>
+      <c r="B206" s="417"/>
+      <c r="C206" s="408"/>
       <c r="D206" s="14" t="s">
         <v>478</v>
       </c>
       <c r="E206" s="17"/>
       <c r="F206" s="17"/>
       <c r="G206" s="17"/>
       <c r="H206" s="17"/>
-      <c r="I206" s="298"/>
-[...4 lines deleted...]
-      <c r="C207" s="425"/>
+      <c r="I206" s="383"/>
+    </row>
+    <row r="207" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="439"/>
+      <c r="B207" s="417"/>
+      <c r="C207" s="408"/>
       <c r="D207" s="14" t="s">
         <v>479</v>
       </c>
       <c r="E207" s="17"/>
       <c r="F207" s="17"/>
       <c r="G207" s="17"/>
       <c r="H207" s="17"/>
-      <c r="I207" s="298"/>
-[...4 lines deleted...]
-      <c r="C208" s="425"/>
+      <c r="I207" s="383"/>
+    </row>
+    <row r="208" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="439"/>
+      <c r="B208" s="417"/>
+      <c r="C208" s="408"/>
       <c r="D208" s="14" t="s">
         <v>480</v>
       </c>
       <c r="E208" s="17"/>
       <c r="F208" s="17"/>
       <c r="G208" s="17"/>
       <c r="H208" s="17"/>
-      <c r="I208" s="298"/>
-[...4 lines deleted...]
-      <c r="C209" s="425"/>
+      <c r="I208" s="383"/>
+    </row>
+    <row r="209" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="439"/>
+      <c r="B209" s="417"/>
+      <c r="C209" s="408"/>
       <c r="D209" s="14" t="s">
         <v>481</v>
       </c>
       <c r="E209" s="17"/>
       <c r="F209" s="17"/>
       <c r="G209" s="17"/>
       <c r="H209" s="17"/>
-      <c r="I209" s="298"/>
-[...4 lines deleted...]
-      <c r="C210" s="425"/>
+      <c r="I209" s="383"/>
+    </row>
+    <row r="210" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="439"/>
+      <c r="B210" s="417"/>
+      <c r="C210" s="408"/>
       <c r="D210" s="14" t="s">
         <v>482</v>
       </c>
       <c r="E210" s="17"/>
       <c r="F210" s="17"/>
       <c r="G210" s="17"/>
       <c r="H210" s="17"/>
-      <c r="I210" s="298"/>
-[...4 lines deleted...]
-      <c r="C211" s="425"/>
+      <c r="I210" s="383"/>
+    </row>
+    <row r="211" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="439"/>
+      <c r="B211" s="417"/>
+      <c r="C211" s="408"/>
       <c r="D211" s="14" t="s">
         <v>483</v>
       </c>
       <c r="E211" s="17"/>
       <c r="F211" s="17"/>
       <c r="G211" s="17"/>
       <c r="H211" s="17"/>
-      <c r="I211" s="298"/>
-[...4 lines deleted...]
-      <c r="C212" s="425"/>
+      <c r="I211" s="383"/>
+    </row>
+    <row r="212" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="439"/>
+      <c r="B212" s="417"/>
+      <c r="C212" s="408"/>
       <c r="D212" s="14" t="s">
         <v>484</v>
       </c>
       <c r="E212" s="17"/>
       <c r="F212" s="17"/>
       <c r="G212" s="17"/>
       <c r="H212" s="17"/>
-      <c r="I212" s="298"/>
-[...4 lines deleted...]
-      <c r="C213" s="425"/>
+      <c r="I212" s="383"/>
+    </row>
+    <row r="213" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="439"/>
+      <c r="B213" s="417"/>
+      <c r="C213" s="408"/>
       <c r="D213" s="14" t="s">
         <v>485</v>
       </c>
       <c r="E213" s="17"/>
       <c r="F213" s="17"/>
       <c r="G213" s="17"/>
       <c r="H213" s="17"/>
-      <c r="I213" s="298"/>
-[...4 lines deleted...]
-      <c r="C214" s="425"/>
+      <c r="I213" s="383"/>
+    </row>
+    <row r="214" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="439"/>
+      <c r="B214" s="417"/>
+      <c r="C214" s="408"/>
       <c r="D214" s="14" t="s">
         <v>486</v>
       </c>
       <c r="E214" s="17"/>
       <c r="F214" s="17"/>
       <c r="G214" s="17"/>
       <c r="H214" s="17"/>
-      <c r="I214" s="298"/>
-[...4 lines deleted...]
-      <c r="C215" s="425"/>
+      <c r="I214" s="383"/>
+    </row>
+    <row r="215" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="439"/>
+      <c r="B215" s="417"/>
+      <c r="C215" s="408"/>
       <c r="D215" s="14" t="s">
         <v>487</v>
       </c>
       <c r="E215" s="17"/>
       <c r="F215" s="17"/>
       <c r="G215" s="17"/>
       <c r="H215" s="17"/>
-      <c r="I215" s="298"/>
-[...4 lines deleted...]
-      <c r="C216" s="425"/>
+      <c r="I215" s="383"/>
+    </row>
+    <row r="216" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="439"/>
+      <c r="B216" s="417"/>
+      <c r="C216" s="408"/>
       <c r="D216" s="14" t="s">
         <v>488</v>
       </c>
       <c r="E216" s="17"/>
       <c r="F216" s="17"/>
       <c r="G216" s="17"/>
       <c r="H216" s="17"/>
-      <c r="I216" s="298"/>
-[...4 lines deleted...]
-      <c r="C217" s="425"/>
+      <c r="I216" s="383"/>
+    </row>
+    <row r="217" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="439"/>
+      <c r="B217" s="417"/>
+      <c r="C217" s="408"/>
       <c r="D217" s="14" t="s">
         <v>489</v>
       </c>
       <c r="E217" s="17"/>
       <c r="F217" s="17"/>
       <c r="G217" s="17"/>
       <c r="H217" s="17"/>
-      <c r="I217" s="298"/>
-[...4 lines deleted...]
-      <c r="C218" s="347"/>
+      <c r="I217" s="383"/>
+    </row>
+    <row r="218" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="440"/>
+      <c r="B218" s="418"/>
+      <c r="C218" s="348"/>
       <c r="D218" s="40" t="s">
         <v>490</v>
       </c>
       <c r="E218" s="40"/>
       <c r="F218" s="40"/>
       <c r="G218" s="17"/>
       <c r="H218" s="17"/>
-      <c r="I218" s="298"/>
-[...4 lines deleted...]
-      <c r="C219" s="431"/>
+      <c r="I218" s="383"/>
+    </row>
+    <row r="219" spans="1:9" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="441"/>
+      <c r="B219" s="419"/>
+      <c r="C219" s="415"/>
       <c r="D219" s="18" t="s">
         <v>491</v>
       </c>
       <c r="E219" s="18"/>
       <c r="F219" s="18"/>
       <c r="G219" s="18"/>
       <c r="H219" s="18"/>
-      <c r="I219" s="299"/>
-[...2 lines deleted...]
-      <c r="A220" s="394" t="s">
+      <c r="I219" s="384"/>
+    </row>
+    <row r="220" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="395" t="s">
         <v>492</v>
       </c>
-      <c r="B220" s="418" t="s">
+      <c r="B220" s="436" t="s">
         <v>493</v>
       </c>
-      <c r="C220" s="424" t="s">
+      <c r="C220" s="410" t="s">
         <v>494</v>
       </c>
       <c r="D220" s="12" t="s">
         <v>495</v>
       </c>
       <c r="E220" s="12"/>
       <c r="F220" s="12"/>
       <c r="G220" s="50"/>
       <c r="H220" s="50"/>
       <c r="I220" s="85"/>
     </row>
-    <row r="221" spans="1:9" ht="33.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C221" s="425"/>
+    <row r="221" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="429"/>
+      <c r="B221" s="437"/>
+      <c r="C221" s="408"/>
       <c r="D221" s="50" t="s">
         <v>496</v>
       </c>
       <c r="E221" s="50"/>
       <c r="F221" s="50"/>
       <c r="G221" s="10"/>
       <c r="H221" s="10"/>
       <c r="I221" s="141"/>
     </row>
-    <row r="222" spans="1:9" ht="33.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C222" s="425"/>
+    <row r="222" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="429"/>
+      <c r="B222" s="437"/>
+      <c r="C222" s="408"/>
       <c r="D222" s="10" t="s">
         <v>497</v>
       </c>
       <c r="E222" s="10"/>
       <c r="F222" s="10"/>
       <c r="G222" s="10"/>
       <c r="H222" s="10"/>
       <c r="I222" s="141"/>
     </row>
-    <row r="223" spans="1:9" ht="33.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C223" s="425"/>
+    <row r="223" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="429"/>
+      <c r="B223" s="437"/>
+      <c r="C223" s="408"/>
       <c r="D223" s="10" t="s">
         <v>498</v>
       </c>
       <c r="E223" s="10"/>
       <c r="F223" s="10"/>
       <c r="G223" s="10"/>
       <c r="H223" s="10"/>
       <c r="I223" s="141"/>
     </row>
-    <row r="224" spans="1:9" ht="33.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C224" s="425"/>
+    <row r="224" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="429"/>
+      <c r="B224" s="437"/>
+      <c r="C224" s="408"/>
       <c r="D224" s="10" t="s">
         <v>499</v>
       </c>
       <c r="E224" s="10"/>
       <c r="F224" s="10"/>
       <c r="G224" s="10"/>
       <c r="H224" s="10"/>
       <c r="I224" s="141"/>
     </row>
-    <row r="225" spans="1:9" ht="33.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C225" s="425"/>
+    <row r="225" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="429"/>
+      <c r="B225" s="437"/>
+      <c r="C225" s="408"/>
       <c r="D225" s="10" t="s">
         <v>500</v>
       </c>
       <c r="E225" s="10"/>
       <c r="F225" s="10"/>
       <c r="G225" s="10"/>
       <c r="H225" s="10"/>
       <c r="I225" s="141"/>
     </row>
-    <row r="226" spans="1:9" ht="33.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C226" s="378"/>
+    <row r="226" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="429"/>
+      <c r="B226" s="437"/>
+      <c r="C226" s="343"/>
       <c r="D226" s="10" t="s">
         <v>501</v>
       </c>
       <c r="E226" s="10"/>
       <c r="F226" s="10"/>
       <c r="G226" s="10"/>
       <c r="H226" s="10"/>
       <c r="I226" s="141"/>
     </row>
-    <row r="227" spans="1:9" ht="33.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C227" s="426" t="s">
+    <row r="227" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="429"/>
+      <c r="B227" s="437"/>
+      <c r="C227" s="407" t="s">
         <v>502</v>
       </c>
       <c r="D227" s="88" t="s">
         <v>503</v>
       </c>
       <c r="E227" s="10"/>
       <c r="F227" s="10"/>
       <c r="G227" s="10"/>
       <c r="H227" s="10"/>
       <c r="I227" s="141"/>
     </row>
-    <row r="228" spans="1:9" ht="33.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C228" s="378"/>
+    <row r="228" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="429"/>
+      <c r="B228" s="435"/>
+      <c r="C228" s="343"/>
       <c r="D228" s="10" t="s">
         <v>504</v>
       </c>
       <c r="E228" s="10"/>
       <c r="F228" s="10"/>
       <c r="G228" s="10"/>
       <c r="H228" s="10"/>
       <c r="I228" s="141"/>
     </row>
-    <row r="229" spans="1:9" ht="42.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B229" s="416" t="s">
+    <row r="229" spans="1:9" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="429"/>
+      <c r="B229" s="434" t="s">
         <v>505</v>
       </c>
-      <c r="C229" s="426" t="s">
+      <c r="C229" s="407" t="s">
         <v>506</v>
       </c>
       <c r="D229" s="10" t="s">
         <v>507</v>
       </c>
       <c r="E229" s="10"/>
       <c r="F229" s="10"/>
       <c r="G229" s="10"/>
       <c r="H229" s="10"/>
       <c r="I229" s="141"/>
     </row>
-    <row r="230" spans="1:9" ht="42.75" customHeight="1" thickBot="1">
-[...2 lines deleted...]
-      <c r="C230" s="378"/>
+    <row r="230" spans="1:9" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="429"/>
+      <c r="B230" s="435"/>
+      <c r="C230" s="343"/>
       <c r="D230" s="10" t="s">
         <v>508</v>
       </c>
       <c r="E230" s="10"/>
       <c r="F230" s="10"/>
       <c r="G230" s="74"/>
       <c r="H230" s="74"/>
       <c r="I230" s="142"/>
     </row>
-    <row r="231" spans="1:9" ht="32.25" customHeight="1">
-      <c r="A231" s="394" t="s">
+    <row r="231" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="395" t="s">
         <v>509</v>
       </c>
-      <c r="B231" s="333" t="s">
+      <c r="B231" s="308" t="s">
         <v>510</v>
       </c>
-      <c r="C231" s="427" t="s">
+      <c r="C231" s="411" t="s">
         <v>511</v>
       </c>
       <c r="D231" s="22" t="s">
         <v>512</v>
       </c>
       <c r="E231" s="22"/>
       <c r="F231" s="22"/>
       <c r="G231" s="53"/>
       <c r="H231" s="53"/>
       <c r="I231" s="85"/>
     </row>
-    <row r="232" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C232" s="428"/>
+    <row r="232" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="396"/>
+      <c r="B232" s="309"/>
+      <c r="C232" s="412"/>
       <c r="D232" s="11" t="s">
         <v>513</v>
       </c>
       <c r="E232" s="11"/>
       <c r="F232" s="11"/>
       <c r="G232" s="11"/>
       <c r="H232" s="11"/>
       <c r="I232" s="141"/>
     </row>
-    <row r="233" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C233" s="428"/>
+    <row r="233" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="396"/>
+      <c r="B233" s="309"/>
+      <c r="C233" s="412"/>
       <c r="D233" s="11" t="s">
         <v>514</v>
       </c>
       <c r="E233" s="11"/>
       <c r="F233" s="11"/>
       <c r="G233" s="11"/>
       <c r="H233" s="11"/>
       <c r="I233" s="141"/>
     </row>
-    <row r="234" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C234" s="428"/>
+    <row r="234" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="396"/>
+      <c r="B234" s="309"/>
+      <c r="C234" s="412"/>
       <c r="D234" s="11" t="s">
         <v>515</v>
       </c>
       <c r="E234" s="11"/>
       <c r="F234" s="11"/>
       <c r="G234" s="11"/>
       <c r="H234" s="11"/>
       <c r="I234" s="141"/>
     </row>
-    <row r="235" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C235" s="428"/>
+    <row r="235" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="396"/>
+      <c r="B235" s="309"/>
+      <c r="C235" s="412"/>
       <c r="D235" s="11" t="s">
         <v>516</v>
       </c>
       <c r="E235" s="11"/>
       <c r="F235" s="11"/>
       <c r="G235" s="11"/>
       <c r="H235" s="11"/>
       <c r="I235" s="141"/>
     </row>
-    <row r="236" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C236" s="428"/>
+    <row r="236" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="396"/>
+      <c r="B236" s="309"/>
+      <c r="C236" s="412"/>
       <c r="D236" s="11" t="s">
         <v>517</v>
       </c>
       <c r="E236" s="11"/>
       <c r="F236" s="11"/>
       <c r="G236" s="11"/>
       <c r="H236" s="11"/>
       <c r="I236" s="141"/>
     </row>
-    <row r="237" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C237" s="428"/>
+    <row r="237" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="396"/>
+      <c r="B237" s="309"/>
+      <c r="C237" s="412"/>
       <c r="D237" s="11" t="s">
         <v>518</v>
       </c>
       <c r="E237" s="11"/>
       <c r="F237" s="11"/>
       <c r="G237" s="11"/>
       <c r="H237" s="11"/>
       <c r="I237" s="141"/>
     </row>
-    <row r="238" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C238" s="428"/>
+    <row r="238" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="396"/>
+      <c r="B238" s="309"/>
+      <c r="C238" s="412"/>
       <c r="D238" s="11" t="s">
         <v>519</v>
       </c>
       <c r="E238" s="11"/>
       <c r="F238" s="11"/>
       <c r="G238" s="11"/>
       <c r="H238" s="11"/>
       <c r="I238" s="141"/>
     </row>
-    <row r="239" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C239" s="428"/>
+    <row r="239" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="396"/>
+      <c r="B239" s="309"/>
+      <c r="C239" s="412"/>
       <c r="D239" s="11" t="s">
         <v>520</v>
       </c>
       <c r="E239" s="11"/>
       <c r="F239" s="11"/>
       <c r="G239" s="11"/>
       <c r="H239" s="11"/>
       <c r="I239" s="141"/>
     </row>
-    <row r="240" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C240" s="428"/>
+    <row r="240" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="396"/>
+      <c r="B240" s="309"/>
+      <c r="C240" s="412"/>
       <c r="D240" s="11" t="s">
         <v>521</v>
       </c>
       <c r="E240" s="11"/>
       <c r="F240" s="11"/>
       <c r="G240" s="11"/>
       <c r="H240" s="11"/>
       <c r="I240" s="141"/>
     </row>
-    <row r="241" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C241" s="428"/>
+    <row r="241" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="396"/>
+      <c r="B241" s="309"/>
+      <c r="C241" s="412"/>
       <c r="D241" s="11" t="s">
         <v>522</v>
       </c>
       <c r="E241" s="11"/>
       <c r="F241" s="11"/>
       <c r="G241" s="11"/>
       <c r="H241" s="11"/>
       <c r="I241" s="141"/>
     </row>
-    <row r="242" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C242" s="428"/>
+    <row r="242" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="396"/>
+      <c r="B242" s="309"/>
+      <c r="C242" s="412"/>
       <c r="D242" s="11" t="s">
         <v>523</v>
       </c>
       <c r="E242" s="11"/>
       <c r="F242" s="11"/>
       <c r="G242" s="11"/>
       <c r="H242" s="11"/>
       <c r="I242" s="141"/>
     </row>
-    <row r="243" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C243" s="428"/>
+    <row r="243" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="396"/>
+      <c r="B243" s="309"/>
+      <c r="C243" s="412"/>
       <c r="D243" s="11" t="s">
         <v>524</v>
       </c>
       <c r="E243" s="11"/>
       <c r="F243" s="11"/>
       <c r="G243" s="11"/>
       <c r="H243" s="11"/>
       <c r="I243" s="141"/>
     </row>
-    <row r="244" spans="1:9" ht="32.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B244" s="332" t="s">
+    <row r="244" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="396"/>
+      <c r="B244" s="309" t="s">
         <v>525</v>
       </c>
-      <c r="C244" s="428" t="s">
+      <c r="C244" s="412" t="s">
         <v>526</v>
       </c>
       <c r="D244" s="11" t="s">
         <v>527</v>
       </c>
       <c r="E244" s="11"/>
       <c r="F244" s="11"/>
       <c r="G244" s="11"/>
       <c r="H244" s="11"/>
       <c r="I244" s="141"/>
     </row>
-    <row r="245" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C245" s="428"/>
+    <row r="245" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="396"/>
+      <c r="B245" s="309"/>
+      <c r="C245" s="412"/>
       <c r="D245" s="11" t="s">
         <v>528</v>
       </c>
       <c r="E245" s="11"/>
       <c r="F245" s="11"/>
       <c r="G245" s="11"/>
       <c r="H245" s="11"/>
       <c r="I245" s="141"/>
     </row>
-    <row r="246" spans="1:9" ht="32.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C246" s="428"/>
+    <row r="246" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="396"/>
+      <c r="B246" s="309"/>
+      <c r="C246" s="412"/>
       <c r="D246" s="11" t="s">
         <v>529</v>
       </c>
       <c r="E246" s="11"/>
       <c r="F246" s="11"/>
       <c r="G246" s="11"/>
       <c r="H246" s="11"/>
       <c r="I246" s="141"/>
     </row>
-    <row r="247" spans="1:9" ht="32.25" customHeight="1" thickBot="1">
-[...2 lines deleted...]
-      <c r="C247" s="429"/>
+    <row r="247" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="397"/>
+      <c r="B247" s="312"/>
+      <c r="C247" s="414"/>
       <c r="D247" s="13" t="s">
         <v>530</v>
       </c>
       <c r="E247" s="13"/>
       <c r="F247" s="13"/>
       <c r="G247" s="13"/>
       <c r="H247" s="13"/>
       <c r="I247" s="142"/>
     </row>
-    <row r="248" spans="1:9" ht="30" customHeight="1">
-      <c r="A248" s="394" t="s">
+    <row r="248" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="395" t="s">
         <v>531</v>
       </c>
-      <c r="B248" s="343" t="s">
+      <c r="B248" s="344" t="s">
         <v>532</v>
       </c>
-      <c r="C248" s="424" t="s">
+      <c r="C248" s="410" t="s">
         <v>533</v>
       </c>
       <c r="D248" s="22" t="s">
         <v>534</v>
       </c>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="53"/>
       <c r="H248" s="53"/>
       <c r="I248" s="85"/>
     </row>
-    <row r="249" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C249" s="347"/>
+    <row r="249" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="429"/>
+      <c r="B249" s="345"/>
+      <c r="C249" s="348"/>
       <c r="D249" s="11" t="s">
         <v>535</v>
       </c>
       <c r="E249" s="11"/>
       <c r="F249" s="11"/>
       <c r="G249" s="11"/>
       <c r="H249" s="11"/>
       <c r="I249" s="141"/>
     </row>
-    <row r="250" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C250" s="347"/>
+    <row r="250" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="429"/>
+      <c r="B250" s="345"/>
+      <c r="C250" s="348"/>
       <c r="D250" s="11" t="s">
         <v>536</v>
       </c>
       <c r="E250" s="11"/>
       <c r="F250" s="11"/>
       <c r="G250" s="11"/>
       <c r="H250" s="11"/>
       <c r="I250" s="141"/>
     </row>
-    <row r="251" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C251" s="347"/>
+    <row r="251" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="429"/>
+      <c r="B251" s="345"/>
+      <c r="C251" s="348"/>
       <c r="D251" s="11" t="s">
         <v>537</v>
       </c>
       <c r="E251" s="11"/>
       <c r="F251" s="11"/>
       <c r="G251" s="11"/>
       <c r="H251" s="11"/>
       <c r="I251" s="141"/>
     </row>
-    <row r="252" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C252" s="347"/>
+    <row r="252" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="429"/>
+      <c r="B252" s="345"/>
+      <c r="C252" s="348"/>
       <c r="D252" s="11" t="s">
         <v>538</v>
       </c>
       <c r="E252" s="11"/>
       <c r="F252" s="11"/>
       <c r="G252" s="11"/>
       <c r="H252" s="11"/>
       <c r="I252" s="141"/>
     </row>
-    <row r="253" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C253" s="347"/>
+    <row r="253" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="429"/>
+      <c r="B253" s="345"/>
+      <c r="C253" s="348"/>
       <c r="D253" s="11" t="s">
         <v>539</v>
       </c>
       <c r="E253" s="11"/>
       <c r="F253" s="11"/>
       <c r="G253" s="11"/>
       <c r="H253" s="11"/>
       <c r="I253" s="141"/>
     </row>
-    <row r="254" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C254" s="347"/>
+    <row r="254" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="429"/>
+      <c r="B254" s="345"/>
+      <c r="C254" s="348"/>
       <c r="D254" s="11" t="s">
         <v>540</v>
       </c>
       <c r="E254" s="11"/>
       <c r="F254" s="11"/>
       <c r="G254" s="11"/>
       <c r="H254" s="11"/>
       <c r="I254" s="141"/>
     </row>
-    <row r="255" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C255" s="348"/>
+    <row r="255" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="429"/>
+      <c r="B255" s="346"/>
+      <c r="C255" s="349"/>
       <c r="D255" s="11" t="s">
         <v>541</v>
       </c>
       <c r="E255" s="11"/>
       <c r="F255" s="11"/>
       <c r="G255" s="11"/>
       <c r="H255" s="11"/>
       <c r="I255" s="141"/>
     </row>
-    <row r="256" spans="1:9" ht="91.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B256" s="386" t="s">
+    <row r="256" spans="1:9" ht="91.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="429"/>
+      <c r="B256" s="314" t="s">
         <v>542</v>
       </c>
-      <c r="C256" s="426" t="s">
+      <c r="C256" s="407" t="s">
         <v>543</v>
       </c>
       <c r="D256" s="11" t="s">
         <v>544</v>
       </c>
       <c r="E256" s="11"/>
       <c r="F256" s="11"/>
       <c r="G256" s="11"/>
       <c r="H256" s="11"/>
       <c r="I256" s="141"/>
     </row>
-    <row r="257" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C257" s="425"/>
+    <row r="257" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="429"/>
+      <c r="B257" s="313"/>
+      <c r="C257" s="408"/>
       <c r="D257" s="11" t="s">
         <v>545</v>
       </c>
       <c r="E257" s="11"/>
       <c r="F257" s="11"/>
       <c r="G257" s="11"/>
       <c r="H257" s="11"/>
       <c r="I257" s="141"/>
     </row>
-    <row r="258" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C258" s="425"/>
+    <row r="258" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="429"/>
+      <c r="B258" s="313"/>
+      <c r="C258" s="408"/>
       <c r="D258" s="11" t="s">
         <v>546</v>
       </c>
       <c r="E258" s="11"/>
       <c r="F258" s="11"/>
       <c r="G258" s="11"/>
       <c r="H258" s="11"/>
       <c r="I258" s="141"/>
     </row>
-    <row r="259" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C259" s="378"/>
+    <row r="259" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="429"/>
+      <c r="B259" s="355"/>
+      <c r="C259" s="343"/>
       <c r="D259" s="11" t="s">
         <v>547</v>
       </c>
       <c r="E259" s="11"/>
       <c r="F259" s="11"/>
       <c r="G259" s="11"/>
       <c r="H259" s="11"/>
       <c r="I259" s="141"/>
     </row>
-    <row r="260" spans="1:9" ht="30" customHeight="1">
-      <c r="A260" s="404"/>
+    <row r="260" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="429"/>
       <c r="B260" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C260" s="11" t="s">
         <v>548</v>
       </c>
       <c r="D260" s="11" t="s">
         <v>549</v>
       </c>
       <c r="E260" s="11"/>
       <c r="F260" s="11"/>
       <c r="G260" s="11"/>
       <c r="H260" s="11"/>
       <c r="I260" s="141"/>
     </row>
-    <row r="261" spans="1:9" ht="30" customHeight="1">
-[...1 lines deleted...]
-      <c r="B261" s="386" t="s">
+    <row r="261" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="429"/>
+      <c r="B261" s="314" t="s">
         <v>550</v>
       </c>
-      <c r="C261" s="426" t="s">
+      <c r="C261" s="407" t="s">
         <v>548</v>
       </c>
       <c r="D261" s="11" t="s">
         <v>551</v>
       </c>
       <c r="E261" s="11"/>
       <c r="F261" s="11"/>
       <c r="G261" s="11"/>
       <c r="H261" s="11"/>
       <c r="I261" s="141"/>
     </row>
-    <row r="262" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C262" s="425"/>
+    <row r="262" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="429"/>
+      <c r="B262" s="313"/>
+      <c r="C262" s="408"/>
       <c r="D262" s="11" t="s">
         <v>552</v>
       </c>
       <c r="E262" s="11"/>
       <c r="F262" s="11"/>
       <c r="G262" s="11"/>
       <c r="H262" s="11"/>
       <c r="I262" s="141"/>
     </row>
-    <row r="263" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C263" s="425"/>
+    <row r="263" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="429"/>
+      <c r="B263" s="313"/>
+      <c r="C263" s="408"/>
       <c r="D263" s="11" t="s">
         <v>553</v>
       </c>
       <c r="E263" s="11"/>
       <c r="F263" s="11"/>
       <c r="G263" s="11"/>
       <c r="H263" s="11"/>
       <c r="I263" s="141"/>
     </row>
-    <row r="264" spans="1:9" ht="30" customHeight="1" thickBot="1">
-[...2 lines deleted...]
-      <c r="C264" s="341"/>
+    <row r="264" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="429"/>
+      <c r="B264" s="409"/>
+      <c r="C264" s="359"/>
       <c r="D264" s="13" t="s">
         <v>554</v>
       </c>
       <c r="E264" s="13"/>
       <c r="F264" s="13"/>
       <c r="G264" s="13"/>
       <c r="H264" s="13"/>
       <c r="I264" s="142"/>
     </row>
-    <row r="265" spans="1:9" ht="30" customHeight="1">
-      <c r="A265" s="394" t="s">
+    <row r="265" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="395" t="s">
         <v>555</v>
       </c>
-      <c r="B265" s="343" t="s">
+      <c r="B265" s="344" t="s">
         <v>556</v>
       </c>
-      <c r="C265" s="424" t="s">
+      <c r="C265" s="410" t="s">
         <v>557</v>
       </c>
       <c r="D265" s="53" t="s">
         <v>558</v>
       </c>
       <c r="E265" s="53"/>
       <c r="F265" s="53"/>
       <c r="G265" s="53"/>
       <c r="H265" s="53"/>
       <c r="I265" s="85"/>
     </row>
-    <row r="266" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C266" s="347"/>
+    <row r="266" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="429"/>
+      <c r="B266" s="345"/>
+      <c r="C266" s="348"/>
       <c r="D266" s="11" t="s">
         <v>559</v>
       </c>
       <c r="E266" s="11"/>
       <c r="F266" s="11"/>
       <c r="G266" s="11"/>
       <c r="H266" s="11"/>
       <c r="I266" s="141"/>
     </row>
-    <row r="267" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C267" s="348"/>
+    <row r="267" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="429"/>
+      <c r="B267" s="346"/>
+      <c r="C267" s="349"/>
       <c r="D267" s="11" t="s">
         <v>248</v>
       </c>
       <c r="E267" s="11"/>
       <c r="F267" s="11"/>
       <c r="G267" s="11"/>
       <c r="H267" s="11"/>
       <c r="I267" s="141"/>
     </row>
-    <row r="268" spans="1:9" ht="30" customHeight="1">
-[...1 lines deleted...]
-      <c r="B268" s="386" t="s">
+    <row r="268" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="429"/>
+      <c r="B268" s="314" t="s">
         <v>560</v>
       </c>
-      <c r="C268" s="426" t="s">
+      <c r="C268" s="407" t="s">
         <v>557</v>
       </c>
       <c r="D268" s="11" t="s">
         <v>561</v>
       </c>
       <c r="E268" s="11"/>
       <c r="F268" s="11"/>
       <c r="G268" s="11"/>
       <c r="H268" s="11"/>
       <c r="I268" s="141"/>
     </row>
-    <row r="269" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C269" s="378"/>
+    <row r="269" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="429"/>
+      <c r="B269" s="355"/>
+      <c r="C269" s="343"/>
       <c r="D269" s="11" t="s">
         <v>562</v>
       </c>
       <c r="E269" s="11"/>
       <c r="F269" s="11"/>
       <c r="G269" s="11"/>
       <c r="H269" s="11"/>
       <c r="I269" s="141"/>
     </row>
-    <row r="270" spans="1:9" ht="30" customHeight="1">
-[...1 lines deleted...]
-      <c r="B270" s="386" t="s">
+    <row r="270" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="429"/>
+      <c r="B270" s="314" t="s">
         <v>563</v>
       </c>
-      <c r="C270" s="426" t="s">
+      <c r="C270" s="407" t="s">
         <v>557</v>
       </c>
       <c r="D270" s="11" t="s">
         <v>564</v>
       </c>
       <c r="E270" s="11"/>
       <c r="F270" s="11"/>
       <c r="G270" s="11"/>
       <c r="H270" s="11"/>
       <c r="I270" s="141"/>
     </row>
-    <row r="271" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C271" s="425"/>
+    <row r="271" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="429"/>
+      <c r="B271" s="313"/>
+      <c r="C271" s="408"/>
       <c r="D271" s="11" t="s">
         <v>565</v>
       </c>
       <c r="E271" s="11"/>
       <c r="F271" s="11"/>
       <c r="G271" s="11"/>
       <c r="H271" s="11"/>
       <c r="I271" s="141"/>
     </row>
-    <row r="272" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C272" s="378"/>
+    <row r="272" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="429"/>
+      <c r="B272" s="355"/>
+      <c r="C272" s="343"/>
       <c r="D272" s="11" t="s">
         <v>566</v>
       </c>
       <c r="E272" s="11"/>
       <c r="F272" s="11"/>
       <c r="G272" s="11"/>
       <c r="H272" s="11"/>
       <c r="I272" s="141"/>
     </row>
-    <row r="273" spans="1:9" ht="30" customHeight="1">
-[...1 lines deleted...]
-      <c r="B273" s="386" t="s">
+    <row r="273" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="429"/>
+      <c r="B273" s="314" t="s">
         <v>567</v>
       </c>
-      <c r="C273" s="426" t="s">
+      <c r="C273" s="407" t="s">
         <v>568</v>
       </c>
       <c r="D273" s="11" t="s">
         <v>569</v>
       </c>
       <c r="E273" s="11"/>
       <c r="F273" s="11"/>
       <c r="G273" s="11"/>
       <c r="H273" s="11"/>
       <c r="I273" s="141"/>
     </row>
-    <row r="274" spans="1:9" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C274" s="378"/>
+    <row r="274" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="429"/>
+      <c r="B274" s="355"/>
+      <c r="C274" s="343"/>
       <c r="D274" s="11" t="s">
         <v>570</v>
       </c>
       <c r="E274" s="11"/>
       <c r="F274" s="11"/>
       <c r="G274" s="11"/>
       <c r="H274" s="11"/>
       <c r="I274" s="141"/>
     </row>
-    <row r="275" spans="1:9" ht="41.25" customHeight="1" thickBot="1">
-      <c r="A275" s="405"/>
+    <row r="275" spans="1:9" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="430"/>
       <c r="B275" s="21" t="s">
         <v>571</v>
       </c>
       <c r="C275" s="13" t="s">
         <v>572</v>
       </c>
       <c r="D275" s="13" t="s">
         <v>573</v>
       </c>
       <c r="E275" s="13"/>
       <c r="F275" s="13"/>
       <c r="G275" s="13"/>
       <c r="H275" s="13"/>
       <c r="I275" s="142"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="145">
-    <mergeCell ref="I1:I2"/>
-[...68 lines deleted...]
-    <mergeCell ref="B19:B25"/>
+    <mergeCell ref="I194:I219"/>
+    <mergeCell ref="I145:I148"/>
+    <mergeCell ref="I149:I160"/>
+    <mergeCell ref="I161:I174"/>
+    <mergeCell ref="I175:I193"/>
+    <mergeCell ref="I129:I130"/>
+    <mergeCell ref="I131:I132"/>
+    <mergeCell ref="I133:I140"/>
+    <mergeCell ref="I141:I144"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="I8:I11"/>
+    <mergeCell ref="I12:I14"/>
+    <mergeCell ref="I55:I57"/>
+    <mergeCell ref="I106:I114"/>
+    <mergeCell ref="I115:I116"/>
+    <mergeCell ref="I117:I119"/>
+    <mergeCell ref="I120:I128"/>
+    <mergeCell ref="I84:I94"/>
+    <mergeCell ref="I95:I98"/>
+    <mergeCell ref="I99:I102"/>
+    <mergeCell ref="I103:I105"/>
+    <mergeCell ref="I63:I73"/>
+    <mergeCell ref="I74:I83"/>
+    <mergeCell ref="I58:I62"/>
+    <mergeCell ref="I15:I18"/>
+    <mergeCell ref="I19:I25"/>
+    <mergeCell ref="I26:I32"/>
+    <mergeCell ref="I33:I36"/>
+    <mergeCell ref="C37:C43"/>
+    <mergeCell ref="B37:B43"/>
+    <mergeCell ref="B33:B36"/>
+    <mergeCell ref="C33:C36"/>
+    <mergeCell ref="I37:I43"/>
+    <mergeCell ref="I44:I47"/>
+    <mergeCell ref="I48:I49"/>
+    <mergeCell ref="I50:I54"/>
+    <mergeCell ref="A50:A62"/>
+    <mergeCell ref="A26:A49"/>
+    <mergeCell ref="C50:C54"/>
+    <mergeCell ref="B50:B54"/>
+    <mergeCell ref="C55:C57"/>
+    <mergeCell ref="B55:B57"/>
+    <mergeCell ref="C58:C62"/>
+    <mergeCell ref="B58:B62"/>
+    <mergeCell ref="C44:C47"/>
+    <mergeCell ref="B44:B47"/>
+    <mergeCell ref="B48:B49"/>
+    <mergeCell ref="C26:C32"/>
+    <mergeCell ref="B26:B32"/>
+    <mergeCell ref="C48:C49"/>
     <mergeCell ref="A248:A264"/>
     <mergeCell ref="A265:A275"/>
     <mergeCell ref="A149:A160"/>
     <mergeCell ref="A231:A247"/>
     <mergeCell ref="A175:A193"/>
     <mergeCell ref="A220:A230"/>
     <mergeCell ref="C129:C130"/>
     <mergeCell ref="C131:C132"/>
     <mergeCell ref="C63:C73"/>
     <mergeCell ref="B63:B73"/>
     <mergeCell ref="B84:B94"/>
     <mergeCell ref="C84:C94"/>
     <mergeCell ref="C74:C83"/>
     <mergeCell ref="B74:B83"/>
     <mergeCell ref="B106:B114"/>
     <mergeCell ref="C115:C116"/>
     <mergeCell ref="B149:B160"/>
     <mergeCell ref="B229:B230"/>
     <mergeCell ref="A161:A174"/>
     <mergeCell ref="B161:B174"/>
     <mergeCell ref="B220:B228"/>
     <mergeCell ref="A194:A219"/>
     <mergeCell ref="A103:A119"/>
     <mergeCell ref="C220:C226"/>
-    <mergeCell ref="A50:A62"/>
-[...49 lines deleted...]
-    <mergeCell ref="I141:I144"/>
+    <mergeCell ref="D1:D2"/>
+    <mergeCell ref="A12:A25"/>
+    <mergeCell ref="A3:A11"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C8:C11"/>
+    <mergeCell ref="C19:C25"/>
+    <mergeCell ref="B19:B25"/>
+    <mergeCell ref="C227:C228"/>
+    <mergeCell ref="C231:C243"/>
+    <mergeCell ref="B231:B243"/>
+    <mergeCell ref="C229:C230"/>
+    <mergeCell ref="B95:B98"/>
+    <mergeCell ref="B99:B102"/>
+    <mergeCell ref="C244:C247"/>
+    <mergeCell ref="B244:B247"/>
+    <mergeCell ref="C248:C255"/>
+    <mergeCell ref="B248:B255"/>
+    <mergeCell ref="B117:B119"/>
+    <mergeCell ref="C103:C105"/>
+    <mergeCell ref="C194:C219"/>
+    <mergeCell ref="B194:B219"/>
+    <mergeCell ref="C161:C174"/>
+    <mergeCell ref="B175:B193"/>
+    <mergeCell ref="C175:C193"/>
+    <mergeCell ref="C141:C144"/>
+    <mergeCell ref="C99:C102"/>
+    <mergeCell ref="C149:C160"/>
+    <mergeCell ref="B145:B148"/>
+    <mergeCell ref="C133:C140"/>
+    <mergeCell ref="C256:C259"/>
+    <mergeCell ref="B256:B259"/>
+    <mergeCell ref="C261:C264"/>
+    <mergeCell ref="B261:B264"/>
+    <mergeCell ref="C265:C267"/>
+    <mergeCell ref="B265:B267"/>
+    <mergeCell ref="C273:C274"/>
+    <mergeCell ref="B273:B274"/>
+    <mergeCell ref="C268:C269"/>
+    <mergeCell ref="B268:B269"/>
+    <mergeCell ref="C270:C272"/>
+    <mergeCell ref="B270:B272"/>
+    <mergeCell ref="I1:I2"/>
+    <mergeCell ref="B141:B144"/>
+    <mergeCell ref="A120:A128"/>
+    <mergeCell ref="B120:B128"/>
+    <mergeCell ref="C120:C128"/>
+    <mergeCell ref="C117:C119"/>
+    <mergeCell ref="C106:C114"/>
+    <mergeCell ref="A129:A148"/>
+    <mergeCell ref="B129:B130"/>
+    <mergeCell ref="B131:B132"/>
+    <mergeCell ref="C145:C148"/>
+    <mergeCell ref="B133:B140"/>
+    <mergeCell ref="A63:A73"/>
+    <mergeCell ref="A74:A102"/>
+    <mergeCell ref="B103:B105"/>
+    <mergeCell ref="C95:C98"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="E1:H1"/>
+    <mergeCell ref="C12:C14"/>
+    <mergeCell ref="B15:B18"/>
+    <mergeCell ref="C15:C18"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:B2"/>
+    <mergeCell ref="C1:C2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.23622047244094491" top="0.47244094488188981" bottom="0.19685039370078741" header="0.15748031496062992" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Evaluation des Risques Professionnels (DUER Modèle MSA Ile-de-France)
 &amp;C&amp;8&amp;D&amp;R&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="10" manualBreakCount="10">
     <brk id="25" max="16383" man="1"/>
     <brk id="49" max="16383" man="1"/>
     <brk id="73" max="16383" man="1"/>
     <brk id="102" max="16383" man="1"/>
     <brk id="128" max="16383" man="1"/>
     <brk id="148" max="16383" man="1"/>
     <brk id="174" max="16383" man="1"/>
     <brk id="193" max="16383" man="1"/>
     <brk id="219" max="16383" man="1"/>
     <brk id="247" max="16383" man="1"/>
   </rowBreaks>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor indexed="60"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K66"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="55" workbookViewId="0">
       <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.85546875" defaultRowHeight="30" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12.85546875" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="9" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" style="7" customWidth="1"/>
     <col min="3" max="3" width="21.7109375" style="157" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="100.7109375" style="7" customWidth="1"/>
     <col min="6" max="9" width="10.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="80.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="3.85546875" style="7" customWidth="1"/>
     <col min="12" max="16384" width="12.85546875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="30" customHeight="1">
-      <c r="A1" s="453" t="s">
+    <row r="1" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="459" t="s">
         <v>233</v>
       </c>
-      <c r="B1" s="455" t="s">
+      <c r="B1" s="461" t="s">
         <v>234</v>
       </c>
-      <c r="C1" s="455" t="s">
+      <c r="C1" s="461" t="s">
         <v>41</v>
       </c>
-      <c r="D1" s="457" t="s">
+      <c r="D1" s="463" t="s">
         <v>574</v>
       </c>
-      <c r="E1" s="458"/>
-      <c r="F1" s="457" t="s">
+      <c r="E1" s="464"/>
+      <c r="F1" s="463" t="s">
         <v>43</v>
       </c>
-      <c r="G1" s="461"/>
-[...2 lines deleted...]
-      <c r="J1" s="463" t="s">
+      <c r="G1" s="467"/>
+      <c r="H1" s="467"/>
+      <c r="I1" s="468"/>
+      <c r="J1" s="446" t="s">
         <v>235</v>
       </c>
       <c r="K1" s="158"/>
     </row>
-    <row r="2" spans="1:11" ht="30" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="E2" s="460"/>
+    <row r="2" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="460"/>
+      <c r="B2" s="462"/>
+      <c r="C2" s="462"/>
+      <c r="D2" s="465"/>
+      <c r="E2" s="466"/>
       <c r="F2" s="163" t="s">
         <v>45</v>
       </c>
       <c r="G2" s="164" t="s">
         <v>46</v>
       </c>
       <c r="H2" s="164" t="s">
         <v>47</v>
       </c>
       <c r="I2" s="164" t="s">
         <v>48</v>
       </c>
-      <c r="J2" s="464"/>
-[...2 lines deleted...]
-      <c r="A3" s="394" t="s">
+      <c r="J2" s="447"/>
+    </row>
+    <row r="3" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="395" t="s">
         <v>575</v>
       </c>
-      <c r="B3" s="440" t="s">
+      <c r="B3" s="469" t="s">
         <v>576</v>
       </c>
-      <c r="C3" s="443" t="s">
+      <c r="C3" s="472" t="s">
         <v>577</v>
       </c>
-      <c r="D3" s="446" t="s">
+      <c r="D3" s="474" t="s">
         <v>578</v>
       </c>
-      <c r="E3" s="449" t="s">
+      <c r="E3" s="453" t="s">
         <v>579</v>
       </c>
-      <c r="F3" s="450"/>
-[...9 lines deleted...]
-      <c r="D4" s="447"/>
+      <c r="F3" s="454"/>
+      <c r="G3" s="454"/>
+      <c r="H3" s="454"/>
+      <c r="I3" s="454"/>
+      <c r="J3" s="455"/>
+    </row>
+    <row r="4" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="396"/>
+      <c r="B4" s="470"/>
+      <c r="C4" s="457"/>
+      <c r="D4" s="475"/>
       <c r="E4" s="159" t="s">
         <v>580</v>
       </c>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="141"/>
     </row>
-    <row r="5" spans="1:11" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="447"/>
+    <row r="5" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="396"/>
+      <c r="B5" s="470"/>
+      <c r="C5" s="457"/>
+      <c r="D5" s="475"/>
       <c r="E5" s="11" t="s">
         <v>581</v>
       </c>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="141"/>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D6" s="447"/>
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="396"/>
+      <c r="B6" s="470"/>
+      <c r="C6" s="457"/>
+      <c r="D6" s="475"/>
       <c r="E6" s="11" t="s">
         <v>582</v>
       </c>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="141"/>
     </row>
-    <row r="7" spans="1:11" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D7" s="447"/>
+    <row r="7" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="396"/>
+      <c r="B7" s="470"/>
+      <c r="C7" s="457"/>
+      <c r="D7" s="475"/>
       <c r="E7" s="11" t="s">
         <v>583</v>
       </c>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="141"/>
     </row>
-    <row r="8" spans="1:11" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D8" s="447"/>
+    <row r="8" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="396"/>
+      <c r="B8" s="470"/>
+      <c r="C8" s="457"/>
+      <c r="D8" s="475"/>
       <c r="E8" s="11" t="s">
         <v>584</v>
       </c>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="141"/>
     </row>
-    <row r="9" spans="1:11" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D9" s="447"/>
+    <row r="9" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="396"/>
+      <c r="B9" s="470"/>
+      <c r="C9" s="457"/>
+      <c r="D9" s="475"/>
       <c r="E9" s="11" t="s">
         <v>585</v>
       </c>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="141"/>
     </row>
-    <row r="10" spans="1:11" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D10" s="447"/>
+    <row r="10" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="396"/>
+      <c r="B10" s="470"/>
+      <c r="C10" s="457"/>
+      <c r="D10" s="475"/>
       <c r="E10" s="11" t="s">
         <v>586</v>
       </c>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="141"/>
     </row>
-    <row r="11" spans="1:11" ht="30" customHeight="1">
-[...4 lines deleted...]
-      <c r="E11" s="449" t="s">
+    <row r="11" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="396"/>
+      <c r="B11" s="470"/>
+      <c r="C11" s="457"/>
+      <c r="D11" s="475"/>
+      <c r="E11" s="453" t="s">
         <v>587</v>
       </c>
-      <c r="F11" s="450"/>
-[...9 lines deleted...]
-      <c r="D12" s="447"/>
+      <c r="F11" s="454"/>
+      <c r="G11" s="454"/>
+      <c r="H11" s="454"/>
+      <c r="I11" s="454"/>
+      <c r="J11" s="455"/>
+    </row>
+    <row r="12" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="396"/>
+      <c r="B12" s="470"/>
+      <c r="C12" s="457"/>
+      <c r="D12" s="475"/>
       <c r="E12" s="35" t="s">
         <v>588</v>
       </c>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="156"/>
     </row>
-    <row r="13" spans="1:11" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D13" s="447"/>
+    <row r="13" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="396"/>
+      <c r="B13" s="470"/>
+      <c r="C13" s="457"/>
+      <c r="D13" s="475"/>
       <c r="E13" s="35" t="s">
         <v>589</v>
       </c>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="156"/>
     </row>
-    <row r="14" spans="1:11" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D14" s="447"/>
+    <row r="14" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="396"/>
+      <c r="B14" s="470"/>
+      <c r="C14" s="457"/>
+      <c r="D14" s="475"/>
       <c r="E14" s="35" t="s">
         <v>590</v>
       </c>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="156"/>
     </row>
-    <row r="15" spans="1:11" ht="30" customHeight="1">
-[...4 lines deleted...]
-      <c r="E15" s="449" t="s">
+    <row r="15" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="396"/>
+      <c r="B15" s="470"/>
+      <c r="C15" s="457"/>
+      <c r="D15" s="475"/>
+      <c r="E15" s="453" t="s">
         <v>591</v>
       </c>
-      <c r="F15" s="450"/>
-[...9 lines deleted...]
-      <c r="D16" s="447"/>
+      <c r="F15" s="454"/>
+      <c r="G15" s="454"/>
+      <c r="H15" s="454"/>
+      <c r="I15" s="454"/>
+      <c r="J15" s="455"/>
+    </row>
+    <row r="16" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="396"/>
+      <c r="B16" s="470"/>
+      <c r="C16" s="457"/>
+      <c r="D16" s="475"/>
       <c r="E16" s="11" t="s">
         <v>592</v>
       </c>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="141"/>
     </row>
-    <row r="17" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D17" s="447"/>
+    <row r="17" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="396"/>
+      <c r="B17" s="470"/>
+      <c r="C17" s="457"/>
+      <c r="D17" s="475"/>
       <c r="E17" s="11" t="s">
         <v>593</v>
       </c>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="141"/>
     </row>
-    <row r="18" spans="1:10" ht="30" customHeight="1">
-[...4 lines deleted...]
-      <c r="E18" s="449" t="s">
+    <row r="18" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="396"/>
+      <c r="B18" s="470"/>
+      <c r="C18" s="457"/>
+      <c r="D18" s="475"/>
+      <c r="E18" s="453" t="s">
         <v>594</v>
       </c>
-      <c r="F18" s="450"/>
-[...9 lines deleted...]
-      <c r="D19" s="447"/>
+      <c r="F18" s="454"/>
+      <c r="G18" s="454"/>
+      <c r="H18" s="454"/>
+      <c r="I18" s="454"/>
+      <c r="J18" s="455"/>
+    </row>
+    <row r="19" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="396"/>
+      <c r="B19" s="470"/>
+      <c r="C19" s="473"/>
+      <c r="D19" s="475"/>
       <c r="E19" s="11" t="s">
         <v>595</v>
       </c>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="141"/>
     </row>
-    <row r="20" spans="1:10" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C20" s="452" t="s">
+    <row r="20" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="396"/>
+      <c r="B20" s="470"/>
+      <c r="C20" s="456" t="s">
         <v>596</v>
       </c>
-      <c r="D20" s="447"/>
+      <c r="D20" s="475"/>
       <c r="E20" s="11" t="s">
         <v>597</v>
       </c>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="141"/>
     </row>
-    <row r="21" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D21" s="447"/>
+    <row r="21" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="396"/>
+      <c r="B21" s="470"/>
+      <c r="C21" s="457"/>
+      <c r="D21" s="475"/>
       <c r="E21" s="11" t="s">
         <v>598</v>
       </c>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="141"/>
     </row>
-    <row r="22" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D22" s="447"/>
+    <row r="22" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="396"/>
+      <c r="B22" s="470"/>
+      <c r="C22" s="457"/>
+      <c r="D22" s="475"/>
       <c r="E22" s="11" t="s">
         <v>599</v>
       </c>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="141"/>
     </row>
-    <row r="23" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D23" s="447"/>
+    <row r="23" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="396"/>
+      <c r="B23" s="470"/>
+      <c r="C23" s="457"/>
+      <c r="D23" s="475"/>
       <c r="E23" s="11" t="s">
         <v>600</v>
       </c>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="141"/>
     </row>
-    <row r="24" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D24" s="447"/>
+    <row r="24" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="396"/>
+      <c r="B24" s="470"/>
+      <c r="C24" s="457"/>
+      <c r="D24" s="475"/>
       <c r="E24" s="11" t="s">
         <v>601</v>
       </c>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="141"/>
     </row>
-    <row r="25" spans="1:10" ht="30" customHeight="1">
-[...4 lines deleted...]
-      <c r="E25" s="449" t="s">
+    <row r="25" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="396"/>
+      <c r="B25" s="470"/>
+      <c r="C25" s="457"/>
+      <c r="D25" s="475"/>
+      <c r="E25" s="453" t="s">
         <v>602</v>
       </c>
-      <c r="F25" s="450"/>
-[...9 lines deleted...]
-      <c r="D26" s="447"/>
+      <c r="F25" s="454"/>
+      <c r="G25" s="454"/>
+      <c r="H25" s="454"/>
+      <c r="I25" s="454"/>
+      <c r="J25" s="455"/>
+    </row>
+    <row r="26" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="396"/>
+      <c r="B26" s="470"/>
+      <c r="C26" s="457"/>
+      <c r="D26" s="475"/>
       <c r="E26" s="11" t="s">
         <v>603</v>
       </c>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="141"/>
     </row>
-    <row r="27" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D27" s="447"/>
+    <row r="27" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="396"/>
+      <c r="B27" s="470"/>
+      <c r="C27" s="457"/>
+      <c r="D27" s="475"/>
       <c r="E27" s="11" t="s">
         <v>604</v>
       </c>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="141"/>
     </row>
-    <row r="28" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D28" s="447"/>
+    <row r="28" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="396"/>
+      <c r="B28" s="470"/>
+      <c r="C28" s="457"/>
+      <c r="D28" s="475"/>
       <c r="E28" s="11" t="s">
         <v>605</v>
       </c>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="141"/>
     </row>
-    <row r="29" spans="1:10" ht="30" customHeight="1">
-[...4 lines deleted...]
-      <c r="E29" s="449" t="s">
+    <row r="29" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="396"/>
+      <c r="B29" s="470"/>
+      <c r="C29" s="457"/>
+      <c r="D29" s="475"/>
+      <c r="E29" s="453" t="s">
         <v>606</v>
       </c>
-      <c r="F29" s="450"/>
-[...9 lines deleted...]
-      <c r="D30" s="447"/>
+      <c r="F29" s="454"/>
+      <c r="G29" s="454"/>
+      <c r="H29" s="454"/>
+      <c r="I29" s="454"/>
+      <c r="J29" s="455"/>
+    </row>
+    <row r="30" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="396"/>
+      <c r="B30" s="470"/>
+      <c r="C30" s="457"/>
+      <c r="D30" s="475"/>
       <c r="E30" s="11" t="s">
         <v>607</v>
       </c>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
       <c r="J30" s="141"/>
     </row>
-    <row r="31" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D31" s="447"/>
+    <row r="31" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="396"/>
+      <c r="B31" s="470"/>
+      <c r="C31" s="457"/>
+      <c r="D31" s="475"/>
       <c r="E31" s="35" t="s">
         <v>608</v>
       </c>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="156"/>
     </row>
-    <row r="32" spans="1:10" ht="30" customHeight="1">
-[...4 lines deleted...]
-      <c r="E32" s="449" t="s">
+    <row r="32" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="396"/>
+      <c r="B32" s="470"/>
+      <c r="C32" s="457"/>
+      <c r="D32" s="475"/>
+      <c r="E32" s="453" t="s">
         <v>609</v>
       </c>
-      <c r="F32" s="450"/>
-[...9 lines deleted...]
-      <c r="D33" s="447"/>
+      <c r="F32" s="454"/>
+      <c r="G32" s="454"/>
+      <c r="H32" s="454"/>
+      <c r="I32" s="454"/>
+      <c r="J32" s="455"/>
+    </row>
+    <row r="33" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="396"/>
+      <c r="B33" s="470"/>
+      <c r="C33" s="457"/>
+      <c r="D33" s="475"/>
       <c r="E33" s="11" t="s">
         <v>610</v>
       </c>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="141"/>
     </row>
-    <row r="34" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D34" s="447"/>
+    <row r="34" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="396"/>
+      <c r="B34" s="470"/>
+      <c r="C34" s="457"/>
+      <c r="D34" s="475"/>
       <c r="E34" s="11" t="s">
         <v>611</v>
       </c>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="141"/>
     </row>
-    <row r="35" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D35" s="447"/>
+    <row r="35" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="396"/>
+      <c r="B35" s="470"/>
+      <c r="C35" s="457"/>
+      <c r="D35" s="475"/>
       <c r="E35" s="11" t="s">
         <v>612</v>
       </c>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="141"/>
     </row>
-    <row r="36" spans="1:10" ht="30" customHeight="1">
-[...4 lines deleted...]
-      <c r="E36" s="449" t="s">
+    <row r="36" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="396"/>
+      <c r="B36" s="470"/>
+      <c r="C36" s="457"/>
+      <c r="D36" s="475"/>
+      <c r="E36" s="453" t="s">
         <v>613</v>
       </c>
-      <c r="F36" s="450"/>
-[...9 lines deleted...]
-      <c r="D37" s="447"/>
+      <c r="F36" s="454"/>
+      <c r="G36" s="454"/>
+      <c r="H36" s="454"/>
+      <c r="I36" s="454"/>
+      <c r="J36" s="455"/>
+    </row>
+    <row r="37" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="396"/>
+      <c r="B37" s="470"/>
+      <c r="C37" s="457"/>
+      <c r="D37" s="475"/>
       <c r="E37" s="11" t="s">
         <v>614</v>
       </c>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="141"/>
     </row>
-    <row r="38" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D38" s="447"/>
+    <row r="38" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="396"/>
+      <c r="B38" s="470"/>
+      <c r="C38" s="457"/>
+      <c r="D38" s="475"/>
       <c r="E38" s="11" t="s">
         <v>615</v>
       </c>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="141"/>
     </row>
-    <row r="39" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D39" s="447"/>
+    <row r="39" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="396"/>
+      <c r="B39" s="470"/>
+      <c r="C39" s="457"/>
+      <c r="D39" s="475"/>
       <c r="E39" s="11" t="s">
         <v>616</v>
       </c>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="141"/>
     </row>
-    <row r="40" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D40" s="447"/>
+    <row r="40" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="396"/>
+      <c r="B40" s="470"/>
+      <c r="C40" s="457"/>
+      <c r="D40" s="475"/>
       <c r="E40" s="11" t="s">
         <v>617</v>
       </c>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="141"/>
     </row>
-    <row r="41" spans="1:10" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="C41" s="452" t="s">
+    <row r="41" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="396"/>
+      <c r="B41" s="470"/>
+      <c r="C41" s="456" t="s">
         <v>618</v>
       </c>
-      <c r="D41" s="447"/>
+      <c r="D41" s="475"/>
       <c r="E41" s="11" t="s">
         <v>619</v>
       </c>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="141"/>
     </row>
-    <row r="42" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D42" s="447"/>
+    <row r="42" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="396"/>
+      <c r="B42" s="470"/>
+      <c r="C42" s="457"/>
+      <c r="D42" s="475"/>
       <c r="E42" s="11" t="s">
         <v>620</v>
       </c>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
       <c r="J42" s="141"/>
     </row>
-    <row r="43" spans="1:10" ht="30" customHeight="1">
-[...4 lines deleted...]
-      <c r="E43" s="449" t="s">
+    <row r="43" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="396"/>
+      <c r="B43" s="470"/>
+      <c r="C43" s="457"/>
+      <c r="D43" s="475"/>
+      <c r="E43" s="453" t="s">
         <v>621</v>
       </c>
-      <c r="F43" s="450"/>
-[...9 lines deleted...]
-      <c r="D44" s="447"/>
+      <c r="F43" s="454"/>
+      <c r="G43" s="454"/>
+      <c r="H43" s="454"/>
+      <c r="I43" s="454"/>
+      <c r="J43" s="455"/>
+    </row>
+    <row r="44" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="396"/>
+      <c r="B44" s="470"/>
+      <c r="C44" s="457"/>
+      <c r="D44" s="475"/>
       <c r="E44" s="11" t="s">
         <v>622</v>
       </c>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="11"/>
       <c r="I44" s="11"/>
       <c r="J44" s="141"/>
     </row>
-    <row r="45" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D45" s="447"/>
+    <row r="45" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="396"/>
+      <c r="B45" s="470"/>
+      <c r="C45" s="457"/>
+      <c r="D45" s="475"/>
       <c r="E45" s="11" t="s">
         <v>623</v>
       </c>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11"/>
       <c r="J45" s="141"/>
     </row>
-    <row r="46" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D46" s="447"/>
+    <row r="46" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="396"/>
+      <c r="B46" s="470"/>
+      <c r="C46" s="457"/>
+      <c r="D46" s="475"/>
       <c r="E46" s="11" t="s">
         <v>624</v>
       </c>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
       <c r="I46" s="11"/>
       <c r="J46" s="141"/>
     </row>
-    <row r="47" spans="1:10" ht="30" customHeight="1">
-[...4 lines deleted...]
-      <c r="E47" s="449" t="s">
+    <row r="47" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="396"/>
+      <c r="B47" s="470"/>
+      <c r="C47" s="457"/>
+      <c r="D47" s="475"/>
+      <c r="E47" s="453" t="s">
         <v>625</v>
       </c>
-      <c r="F47" s="450"/>
-[...9 lines deleted...]
-      <c r="D48" s="447"/>
+      <c r="F47" s="454"/>
+      <c r="G47" s="454"/>
+      <c r="H47" s="454"/>
+      <c r="I47" s="454"/>
+      <c r="J47" s="455"/>
+    </row>
+    <row r="48" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="396"/>
+      <c r="B48" s="470"/>
+      <c r="C48" s="457"/>
+      <c r="D48" s="475"/>
       <c r="E48" s="11" t="s">
         <v>626</v>
       </c>
       <c r="F48" s="11"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="141"/>
     </row>
-    <row r="49" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D49" s="447"/>
+    <row r="49" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="396"/>
+      <c r="B49" s="470"/>
+      <c r="C49" s="457"/>
+      <c r="D49" s="475"/>
       <c r="E49" s="11" t="s">
         <v>627</v>
       </c>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11"/>
       <c r="J49" s="141"/>
     </row>
-    <row r="50" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D50" s="447"/>
+    <row r="50" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="396"/>
+      <c r="B50" s="470"/>
+      <c r="C50" s="457"/>
+      <c r="D50" s="475"/>
       <c r="E50" s="11" t="s">
         <v>628</v>
       </c>
       <c r="F50" s="49"/>
       <c r="G50" s="49"/>
       <c r="H50" s="49"/>
       <c r="I50" s="49"/>
       <c r="J50" s="83"/>
     </row>
-    <row r="51" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D51" s="447"/>
+    <row r="51" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="396"/>
+      <c r="B51" s="470"/>
+      <c r="C51" s="457"/>
+      <c r="D51" s="475"/>
       <c r="E51" s="49" t="s">
         <v>629</v>
       </c>
       <c r="F51" s="49"/>
       <c r="G51" s="49"/>
       <c r="H51" s="49"/>
       <c r="I51" s="49"/>
       <c r="J51" s="83"/>
     </row>
-    <row r="52" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D52" s="447"/>
+    <row r="52" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="396"/>
+      <c r="B52" s="470"/>
+      <c r="C52" s="457"/>
+      <c r="D52" s="475"/>
       <c r="E52" s="49" t="s">
         <v>630</v>
       </c>
       <c r="F52" s="49"/>
       <c r="G52" s="49"/>
       <c r="H52" s="49"/>
       <c r="I52" s="49"/>
       <c r="J52" s="83"/>
     </row>
-    <row r="53" spans="1:10" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D53" s="447"/>
+    <row r="53" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="396"/>
+      <c r="B53" s="470"/>
+      <c r="C53" s="457"/>
+      <c r="D53" s="475"/>
       <c r="E53" s="49" t="s">
         <v>631</v>
       </c>
       <c r="F53" s="49"/>
       <c r="G53" s="49"/>
       <c r="H53" s="49"/>
       <c r="I53" s="49"/>
       <c r="J53" s="83"/>
     </row>
-    <row r="54" spans="1:10" ht="30" customHeight="1">
-[...4 lines deleted...]
-      <c r="E54" s="449" t="s">
+    <row r="54" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="396"/>
+      <c r="B54" s="470"/>
+      <c r="C54" s="457"/>
+      <c r="D54" s="475"/>
+      <c r="E54" s="453" t="s">
         <v>632</v>
       </c>
-      <c r="F54" s="450"/>
-[...9 lines deleted...]
-      <c r="D55" s="447"/>
+      <c r="F54" s="454"/>
+      <c r="G54" s="454"/>
+      <c r="H54" s="454"/>
+      <c r="I54" s="454"/>
+      <c r="J54" s="455"/>
+    </row>
+    <row r="55" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="396"/>
+      <c r="B55" s="470"/>
+      <c r="C55" s="457"/>
+      <c r="D55" s="475"/>
       <c r="E55" s="49"/>
       <c r="F55" s="49"/>
       <c r="G55" s="49"/>
       <c r="H55" s="49"/>
       <c r="I55" s="49"/>
       <c r="J55" s="83"/>
     </row>
-    <row r="56" spans="1:10" ht="30" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="D56" s="448"/>
+    <row r="56" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="397"/>
+      <c r="B56" s="471"/>
+      <c r="C56" s="458"/>
+      <c r="D56" s="476"/>
       <c r="E56" s="13"/>
       <c r="F56" s="13"/>
       <c r="G56" s="13"/>
       <c r="H56" s="13"/>
       <c r="I56" s="13"/>
       <c r="J56" s="142"/>
     </row>
-    <row r="58" spans="1:10" ht="30" customHeight="1">
-      <c r="A58" s="469" t="s">
+    <row r="58" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="452" t="s">
         <v>633</v>
       </c>
-      <c r="B58" s="469"/>
-[...11 lines deleted...]
-    <row r="60" spans="1:10" s="165" customFormat="1" ht="30" customHeight="1">
+      <c r="B58" s="452"/>
+      <c r="C58" s="452"/>
+      <c r="D58" s="452"/>
+      <c r="E58" s="452"/>
+    </row>
+    <row r="59" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="452"/>
+      <c r="B59" s="452"/>
+      <c r="C59" s="452"/>
+      <c r="D59" s="452"/>
+      <c r="E59" s="452"/>
+    </row>
+    <row r="60" spans="1:10" s="165" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="9"/>
-      <c r="D60" s="465" t="s">
+      <c r="D60" s="448" t="s">
         <v>634</v>
       </c>
       <c r="E60" s="166" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="61" spans="1:10" s="165" customFormat="1" ht="30" customHeight="1">
+    <row r="61" spans="1:10" s="165" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="9"/>
-      <c r="D61" s="465"/>
+      <c r="D61" s="448"/>
       <c r="E61" s="166" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="62" spans="1:10" s="165" customFormat="1" ht="30" customHeight="1">
+    <row r="62" spans="1:10" s="165" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="9"/>
-      <c r="D62" s="465"/>
+      <c r="D62" s="448"/>
       <c r="E62" s="166" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="63" spans="1:10" ht="30" customHeight="1">
+    <row r="63" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E63" s="160"/>
     </row>
-    <row r="64" spans="1:10" ht="50.1" customHeight="1">
-      <c r="D64" s="466" t="s">
+    <row r="64" spans="1:10" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D64" s="449" t="s">
         <v>638</v>
       </c>
       <c r="E64" s="161" t="s">
         <v>639</v>
       </c>
     </row>
-    <row r="65" spans="4:5" ht="50.1" customHeight="1">
-      <c r="D65" s="467"/>
+    <row r="65" spans="4:5" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D65" s="450"/>
       <c r="E65" s="162" t="s">
         <v>640</v>
       </c>
     </row>
-    <row r="66" spans="4:5" ht="50.1" customHeight="1">
-      <c r="D66" s="468"/>
+    <row r="66" spans="4:5" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D66" s="451"/>
       <c r="E66" s="162" t="s">
         <v>641</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="26">
+    <mergeCell ref="A3:A56"/>
+    <mergeCell ref="B3:B56"/>
+    <mergeCell ref="C3:C19"/>
+    <mergeCell ref="D3:D56"/>
+    <mergeCell ref="E3:J3"/>
+    <mergeCell ref="E11:J11"/>
+    <mergeCell ref="E15:J15"/>
+    <mergeCell ref="E18:J18"/>
+    <mergeCell ref="C20:C40"/>
+    <mergeCell ref="E25:J25"/>
     <mergeCell ref="J1:J2"/>
     <mergeCell ref="D60:D62"/>
     <mergeCell ref="D64:D66"/>
     <mergeCell ref="A58:E59"/>
     <mergeCell ref="E29:J29"/>
     <mergeCell ref="E32:J32"/>
     <mergeCell ref="E36:J36"/>
     <mergeCell ref="C41:C56"/>
     <mergeCell ref="E43:J43"/>
     <mergeCell ref="E47:J47"/>
     <mergeCell ref="E54:J54"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:E2"/>
     <mergeCell ref="F1:I1"/>
-    <mergeCell ref="A3:A56"/>
-[...8 lines deleted...]
-    <mergeCell ref="E25:J25"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.11811023622047245" bottom="0.11811023622047245" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="34" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Evaluation des Risques Professionnels (DUER Modèle MSA Ile-de-France)
 &amp;C&amp;8&amp;D&amp;R&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
       <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="256" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;L&amp;8Evaluation des Risques Professionnels (DUER Modèle MSA Ile-de-France)&amp;C&amp;8&amp;D&amp;10
 &amp;R&amp;8&amp;P/&amp;N&amp;10
 </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <tabColor indexed="38"/>
   </sheetPr>
   <dimension ref="A1:L22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="M21" sqref="M21"/>
       <selection pane="bottomLeft" activeCell="M21" sqref="M21"/>
-      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="7" customWidth="1"/>
     <col min="3" max="3" width="20.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="7" customWidth="1"/>
     <col min="5" max="6" width="15.42578125" style="7" customWidth="1"/>
     <col min="7" max="7" width="50.42578125" style="7" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" style="7" customWidth="1"/>
     <col min="9" max="10" width="7.5703125" style="7" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="7" customWidth="1"/>
     <col min="13" max="16384" width="12.85546875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="8" customFormat="1" ht="44.25" customHeight="1">
-      <c r="A1" s="508" t="s">
+    <row r="1" spans="1:12" s="8" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="494" t="s">
         <v>642</v>
       </c>
-      <c r="B1" s="509"/>
-[...1 lines deleted...]
-      <c r="D1" s="414" t="s">
+      <c r="B1" s="495"/>
+      <c r="C1" s="496"/>
+      <c r="D1" s="426" t="s">
         <v>643</v>
       </c>
-      <c r="E1" s="483" t="s">
+      <c r="E1" s="500" t="s">
         <v>644</v>
       </c>
-      <c r="F1" s="484"/>
-      <c r="G1" s="506" t="s">
+      <c r="F1" s="501"/>
+      <c r="G1" s="484" t="s">
         <v>645</v>
       </c>
-      <c r="H1" s="506" t="s">
+      <c r="H1" s="484" t="s">
         <v>646</v>
       </c>
-      <c r="I1" s="483" t="s">
+      <c r="I1" s="500" t="s">
         <v>647</v>
       </c>
-      <c r="J1" s="484"/>
-      <c r="K1" s="483" t="s">
+      <c r="J1" s="501"/>
+      <c r="K1" s="500" t="s">
         <v>648</v>
       </c>
-      <c r="L1" s="484"/>
-[...5 lines deleted...]
-      <c r="D2" s="513"/>
+      <c r="L1" s="501"/>
+    </row>
+    <row r="2" spans="1:12" s="8" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="497"/>
+      <c r="B2" s="497"/>
+      <c r="C2" s="498"/>
+      <c r="D2" s="499"/>
       <c r="E2" s="72" t="s">
         <v>649</v>
       </c>
       <c r="F2" s="72" t="s">
         <v>650</v>
       </c>
       <c r="G2" s="507"/>
-      <c r="H2" s="518"/>
+      <c r="H2" s="485"/>
       <c r="I2" s="72" t="s">
         <v>651</v>
       </c>
       <c r="J2" s="72" t="s">
         <v>652</v>
       </c>
-      <c r="K2" s="485" t="s">
+      <c r="K2" s="519" t="s">
         <v>653</v>
       </c>
-      <c r="L2" s="486"/>
-[...2 lines deleted...]
-      <c r="A3" s="490" t="s">
+      <c r="L2" s="520"/>
+    </row>
+    <row r="3" spans="1:12" ht="62.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="477" t="s">
         <v>654</v>
       </c>
-      <c r="B3" s="519" t="s">
+      <c r="B3" s="487" t="s">
         <v>655</v>
       </c>
       <c r="C3" s="73" t="s">
         <v>656</v>
       </c>
-      <c r="D3" s="521"/>
+      <c r="D3" s="489"/>
       <c r="E3" s="51" t="s">
         <v>657</v>
       </c>
-      <c r="F3" s="425" t="s">
+      <c r="F3" s="408" t="s">
         <v>658</v>
       </c>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="43"/>
       <c r="J3" s="85"/>
-      <c r="K3" s="487"/>
-[...4 lines deleted...]
-      <c r="B4" s="519"/>
+      <c r="K3" s="521"/>
+      <c r="L3" s="522"/>
+    </row>
+    <row r="4" spans="1:12" ht="62.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="477"/>
+      <c r="B4" s="487"/>
       <c r="C4" s="68" t="s">
         <v>659</v>
       </c>
-      <c r="D4" s="502"/>
+      <c r="D4" s="490"/>
       <c r="E4" s="11" t="s">
         <v>660</v>
       </c>
-      <c r="F4" s="347"/>
+      <c r="F4" s="348"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="141"/>
-      <c r="K4" s="477"/>
-[...4 lines deleted...]
-      <c r="B5" s="519"/>
+      <c r="K4" s="510"/>
+      <c r="L4" s="511"/>
+    </row>
+    <row r="5" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="477"/>
+      <c r="B5" s="487"/>
       <c r="C5" s="68" t="s">
         <v>661</v>
       </c>
-      <c r="D5" s="502"/>
+      <c r="D5" s="490"/>
       <c r="E5" s="53" t="s">
         <v>662</v>
       </c>
-      <c r="F5" s="348"/>
+      <c r="F5" s="349"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="141"/>
-      <c r="K5" s="477"/>
-[...4 lines deleted...]
-      <c r="B6" s="520"/>
+      <c r="K5" s="510"/>
+      <c r="L5" s="511"/>
+    </row>
+    <row r="6" spans="1:12" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="477"/>
+      <c r="B6" s="488"/>
       <c r="C6" s="69" t="s">
         <v>663</v>
       </c>
-      <c r="D6" s="503"/>
+      <c r="D6" s="491"/>
       <c r="E6" s="13" t="s">
         <v>664</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>665</v>
       </c>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="142"/>
-      <c r="K6" s="475"/>
-[...4 lines deleted...]
-      <c r="B7" s="494" t="s">
+      <c r="K6" s="508"/>
+      <c r="L6" s="509"/>
+    </row>
+    <row r="7" spans="1:12" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="477"/>
+      <c r="B7" s="480" t="s">
         <v>666</v>
       </c>
-      <c r="C7" s="495"/>
-      <c r="D7" s="501"/>
+      <c r="C7" s="481"/>
+      <c r="D7" s="504"/>
       <c r="E7" s="22" t="s">
         <v>667</v>
       </c>
-      <c r="F7" s="424" t="s">
+      <c r="F7" s="410" t="s">
         <v>668</v>
       </c>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="143"/>
-      <c r="K7" s="473"/>
-[...6 lines deleted...]
-      <c r="D8" s="502"/>
+      <c r="K7" s="524"/>
+      <c r="L7" s="525"/>
+    </row>
+    <row r="8" spans="1:12" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="477"/>
+      <c r="B8" s="505"/>
+      <c r="C8" s="506"/>
+      <c r="D8" s="490"/>
       <c r="E8" s="11" t="s">
         <v>669</v>
       </c>
-      <c r="F8" s="347"/>
+      <c r="F8" s="348"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="141"/>
-      <c r="K8" s="477"/>
-[...6 lines deleted...]
-      <c r="D9" s="502"/>
+      <c r="K8" s="510"/>
+      <c r="L8" s="511"/>
+    </row>
+    <row r="9" spans="1:12" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="477"/>
+      <c r="B9" s="505"/>
+      <c r="C9" s="506"/>
+      <c r="D9" s="490"/>
       <c r="E9" s="11" t="s">
         <v>670</v>
       </c>
-      <c r="F9" s="347"/>
+      <c r="F9" s="348"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="141"/>
-      <c r="K9" s="477"/>
-[...6 lines deleted...]
-      <c r="D10" s="502"/>
+      <c r="K9" s="510"/>
+      <c r="L9" s="511"/>
+    </row>
+    <row r="10" spans="1:12" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="477"/>
+      <c r="B10" s="505"/>
+      <c r="C10" s="506"/>
+      <c r="D10" s="490"/>
       <c r="E10" s="49" t="s">
         <v>671</v>
       </c>
-      <c r="F10" s="347"/>
+      <c r="F10" s="348"/>
       <c r="G10" s="40"/>
       <c r="H10" s="40"/>
       <c r="I10" s="40"/>
       <c r="J10" s="83"/>
-      <c r="K10" s="477"/>
-[...6 lines deleted...]
-      <c r="D11" s="503"/>
+      <c r="K10" s="510"/>
+      <c r="L10" s="511"/>
+    </row>
+    <row r="11" spans="1:12" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="477"/>
+      <c r="B11" s="482"/>
+      <c r="C11" s="483"/>
+      <c r="D11" s="491"/>
       <c r="E11" s="13" t="s">
         <v>672</v>
       </c>
-      <c r="F11" s="431"/>
+      <c r="F11" s="415"/>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="142"/>
-      <c r="K11" s="475"/>
-[...4 lines deleted...]
-      <c r="B12" s="522" t="s">
+      <c r="K11" s="508"/>
+      <c r="L11" s="509"/>
+    </row>
+    <row r="12" spans="1:12" ht="72" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="477"/>
+      <c r="B12" s="492" t="s">
         <v>673</v>
       </c>
       <c r="C12" s="67" t="s">
         <v>674</v>
       </c>
-      <c r="D12" s="501"/>
+      <c r="D12" s="504"/>
       <c r="E12" s="22" t="s">
         <v>675</v>
       </c>
-      <c r="F12" s="424" t="s">
+      <c r="F12" s="410" t="s">
         <v>676</v>
       </c>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="143"/>
-      <c r="K12" s="473"/>
-[...4 lines deleted...]
-      <c r="B13" s="523"/>
+      <c r="K12" s="524"/>
+      <c r="L12" s="525"/>
+    </row>
+    <row r="13" spans="1:12" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="486"/>
+      <c r="B13" s="493"/>
       <c r="C13" s="69" t="s">
         <v>677</v>
       </c>
-      <c r="D13" s="503"/>
+      <c r="D13" s="491"/>
       <c r="E13" s="13" t="s">
         <v>678</v>
       </c>
-      <c r="F13" s="431"/>
+      <c r="F13" s="415"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="142"/>
-      <c r="K13" s="475"/>
-[...3 lines deleted...]
-      <c r="A14" s="489" t="s">
+      <c r="K13" s="508"/>
+      <c r="L13" s="509"/>
+    </row>
+    <row r="14" spans="1:12" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="512" t="s">
         <v>679</v>
       </c>
       <c r="B14" s="70" t="s">
         <v>680</v>
       </c>
       <c r="C14" s="69" t="s">
         <v>681</v>
       </c>
       <c r="D14" s="137"/>
-      <c r="E14" s="492" t="s">
+      <c r="E14" s="513" t="s">
         <v>682</v>
       </c>
-      <c r="F14" s="493"/>
+      <c r="F14" s="514"/>
       <c r="G14" s="144"/>
       <c r="H14" s="144"/>
       <c r="I14" s="144"/>
       <c r="J14" s="145"/>
-      <c r="K14" s="500"/>
-[...4 lines deleted...]
-      <c r="B15" s="494" t="s">
+      <c r="K14" s="517"/>
+      <c r="L14" s="518"/>
+    </row>
+    <row r="15" spans="1:12" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="477"/>
+      <c r="B15" s="480" t="s">
         <v>683</v>
       </c>
-      <c r="C15" s="495"/>
+      <c r="C15" s="481"/>
       <c r="D15" s="138"/>
       <c r="E15" s="22" t="s">
         <v>684</v>
       </c>
       <c r="F15" s="22" t="s">
         <v>668</v>
       </c>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="143"/>
-      <c r="K15" s="473"/>
-[...5 lines deleted...]
-      <c r="C16" s="497"/>
+      <c r="K15" s="524"/>
+      <c r="L15" s="525"/>
+    </row>
+    <row r="16" spans="1:12" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="477"/>
+      <c r="B16" s="482"/>
+      <c r="C16" s="483"/>
       <c r="D16" s="139"/>
       <c r="E16" s="13" t="s">
         <v>685</v>
       </c>
       <c r="F16" s="13"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="142"/>
-      <c r="K16" s="475"/>
-[...4 lines deleted...]
-      <c r="B17" s="494" t="s">
+      <c r="K16" s="508"/>
+      <c r="L16" s="509"/>
+    </row>
+    <row r="17" spans="1:12" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="477"/>
+      <c r="B17" s="480" t="s">
         <v>76</v>
       </c>
-      <c r="C17" s="495"/>
-      <c r="D17" s="498"/>
+      <c r="C17" s="481"/>
+      <c r="D17" s="515"/>
       <c r="E17" s="65" t="s">
         <v>686</v>
       </c>
       <c r="F17" s="65" t="s">
         <v>658</v>
       </c>
-      <c r="G17" s="504"/>
-[...10 lines deleted...]
-      <c r="D18" s="499"/>
+      <c r="G17" s="502"/>
+      <c r="H17" s="502"/>
+      <c r="I17" s="502"/>
+      <c r="J17" s="392"/>
+      <c r="K17" s="526"/>
+      <c r="L17" s="527"/>
+    </row>
+    <row r="18" spans="1:12" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="486"/>
+      <c r="B18" s="482"/>
+      <c r="C18" s="483"/>
+      <c r="D18" s="516"/>
       <c r="E18" s="66" t="s">
         <v>687</v>
       </c>
       <c r="F18" s="66" t="s">
         <v>688</v>
       </c>
-      <c r="G18" s="505"/>
-[...7 lines deleted...]
-      <c r="A19" s="490" t="s">
+      <c r="G18" s="503"/>
+      <c r="H18" s="503"/>
+      <c r="I18" s="503"/>
+      <c r="J18" s="384"/>
+      <c r="K18" s="528"/>
+      <c r="L18" s="529"/>
+    </row>
+    <row r="19" spans="1:12" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="477" t="s">
         <v>689</v>
       </c>
-      <c r="B19" s="516" t="s">
+      <c r="B19" s="478" t="s">
         <v>690</v>
       </c>
-      <c r="C19" s="517"/>
+      <c r="C19" s="479"/>
       <c r="D19" s="140"/>
       <c r="E19" s="54" t="s">
         <v>691</v>
       </c>
       <c r="F19" s="54" t="s">
         <v>692</v>
       </c>
       <c r="G19" s="86"/>
       <c r="H19" s="86"/>
       <c r="I19" s="86"/>
       <c r="J19" s="84"/>
-      <c r="K19" s="471"/>
-[...4 lines deleted...]
-      <c r="B20" s="516" t="s">
+      <c r="K19" s="523"/>
+      <c r="L19" s="518"/>
+    </row>
+    <row r="20" spans="1:12" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="477"/>
+      <c r="B20" s="478" t="s">
         <v>693</v>
       </c>
-      <c r="C20" s="517"/>
+      <c r="C20" s="479"/>
       <c r="D20" s="140"/>
       <c r="E20" s="54" t="s">
         <v>694</v>
       </c>
       <c r="F20" s="54" t="s">
         <v>695</v>
       </c>
       <c r="G20" s="86"/>
       <c r="H20" s="86"/>
       <c r="I20" s="86"/>
       <c r="J20" s="146"/>
-      <c r="K20" s="471"/>
-[...4 lines deleted...]
-      <c r="B21" s="494" t="s">
+      <c r="K20" s="523"/>
+      <c r="L20" s="518"/>
+    </row>
+    <row r="21" spans="1:12" ht="62.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="477"/>
+      <c r="B21" s="480" t="s">
         <v>696</v>
       </c>
-      <c r="C21" s="495"/>
-      <c r="D21" s="501"/>
+      <c r="C21" s="481"/>
+      <c r="D21" s="504"/>
       <c r="E21" s="22" t="s">
         <v>697</v>
       </c>
-      <c r="F21" s="427" t="s">
+      <c r="F21" s="411" t="s">
         <v>668</v>
       </c>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="143"/>
-      <c r="K21" s="473"/>
-[...6 lines deleted...]
-      <c r="D22" s="503"/>
+      <c r="K21" s="524"/>
+      <c r="L21" s="525"/>
+    </row>
+    <row r="22" spans="1:12" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="477"/>
+      <c r="B22" s="482"/>
+      <c r="C22" s="483"/>
+      <c r="D22" s="491"/>
       <c r="E22" s="13" t="s">
         <v>698</v>
       </c>
-      <c r="F22" s="429"/>
+      <c r="F22" s="414"/>
       <c r="G22" s="18"/>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22" s="142"/>
-      <c r="K22" s="475"/>
-      <c r="L22" s="476"/>
+      <c r="K22" s="508"/>
+      <c r="L22" s="509"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="52">
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="K17:L18"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="K1:L1"/>
+    <mergeCell ref="K2:L2"/>
+    <mergeCell ref="K3:L3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="A14:A18"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="B15:C16"/>
+    <mergeCell ref="B17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="D7:D11"/>
+    <mergeCell ref="F7:F11"/>
+    <mergeCell ref="I1:J1"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="G1:G2"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="F3:F5"/>
     <mergeCell ref="A19:A22"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C22"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="A3:A13"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="D3:D6"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="A1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:F1"/>
-    <mergeCell ref="I17:I18"/>
-[...3 lines deleted...]
-    <mergeCell ref="F3:F5"/>
     <mergeCell ref="B7:C11"/>
-    <mergeCell ref="I1:J1"/>
-[...32 lines deleted...]
-    <mergeCell ref="K11:L11"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.31496062992125984" right="7.874015748031496E-2" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Evaluation des Risques Professionnels (DUER Modèle MSA Ile-de-France)
 &amp;C&amp;8&amp;D&amp;10
 &amp;R&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="13" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>10</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Plages nommées</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="17" baseType="lpstr">
+      <vt:lpstr>Couverture</vt:lpstr>
+      <vt:lpstr>ModEmploi</vt:lpstr>
+      <vt:lpstr>Intro</vt:lpstr>
+      <vt:lpstr>Renseignement</vt:lpstr>
+      <vt:lpstr>Risques transversaux</vt:lpstr>
+      <vt:lpstr>Risques lies aux activités</vt:lpstr>
+      <vt:lpstr>Risque Biologique COVID19</vt:lpstr>
+      <vt:lpstr>Affichage COVID-19</vt:lpstr>
+      <vt:lpstr>Pénibilité</vt:lpstr>
+      <vt:lpstr>Plan d'action</vt:lpstr>
+      <vt:lpstr>Pénibilité!Impression_des_titres</vt:lpstr>
+      <vt:lpstr>'Risques lies aux activités'!Impression_des_titres</vt:lpstr>
+      <vt:lpstr>'Risques transversaux'!Impression_des_titres</vt:lpstr>
+      <vt:lpstr>'Affichage COVID-19'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>Pénibilité!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'Risque Biologique COVID19'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'Risques transversaux'!Zone_d_impression</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>MSA</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MSA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>